--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -259,767 +259,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ophthalmic solution combining allogenic plasma with protective excipients for enhanced therapeutic role in the management of ocular surface diseases</w:t>
+                <w:t xml:space="preserve">Optimisation d’un montage de perfusion sur cathéter veineux central courte durée et gestion des incompatibilités médicamenteuses en réanimation adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roche</w:t>
+                <w:t xml:space="preserve">Lucie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114813⟩</w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (3), pp.264-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448236v1</w:t>
+                <w:t xml:space="preserve">hal-05448986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical stability of bevacizumab solutions for intravitreal injections: Influence of conditioning material and storage conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Claves</w:t>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 674, pp.125453. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448227v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un montage de perfusion sur cathéter veineux central courte durée et gestion des incompatibilités médicamenteuses en réanimation adulte</w:t>
+                <w:t xml:space="preserve">Development of an ophthalmic solution combining allogenic plasma with protective excipients for enhanced therapeutic role in the management of ocular surface diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Germon</w:t>
+                <w:t xml:space="preserve">Agnès Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Françoise Serre-Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.01.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.114813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448986v1</w:t>
+                <w:t xml:space="preserve">hal-05448236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+                <w:t xml:space="preserve">Physical stability of bevacizumab solutions for intravitreal injections: Influence of conditioning material and storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Claves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Cueff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 674, pp.125453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174576v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of insulin aspart hexamer and excipients with plasticized polyvinyl chloride surfaces: A comprehensive investigation combining molecular simulations and experiments</w:t>
+                <w:t xml:space="preserve">Investigation of 2,4 Di-tert-butylphenol Leaching from Multidose Ophthalmic Devices into Tacrolimus Micellar Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fayon</w:t>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.145043⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (6), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-025-01124-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174554v1</w:t>
+                <w:t xml:space="preserve">hal-05448248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 2,4 Di-tert-butylphenol Leaching from Multidose Ophthalmic Devices into Tacrolimus Micellar Formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of insulin aspart hexamer and excipients with plasticized polyvinyl chloride surfaces: A comprehensive investigation combining molecular simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Barrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Feschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (6), pp.164. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 319 (Pt 2), pp.145043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1208/s12248-025-01124-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.145043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448248v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhibiteurs de la pompe à protons à l’hôpital : prescription pertinente ou encore banalisée ?</w:t>
               </w:r>
@@ -1044,51 +1044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1135,51 +1135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory assessment of nano-enabled health products in public health interest. Position of the scientific advisory board of the French National Agency for the Safety of Medicines and Health Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Oualikene-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,1947 +1250,1951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
+                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meriem Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682638v1</w:t>
+                <w:t xml:space="preserve">hal-03682647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in silico approach to study the hormonal activities of the alternative plasticizer tri-(2-ethylhexyl) trimellitate TEHTM and its metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+                <w:t xml:space="preserve">Amaury Farce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bernard</w:t>
+                <w:t xml:space="preserve">Nicolas Kambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Halle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+                <w:t xml:space="preserve">Thierry Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.79. </w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.899-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-022-03230-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726351v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726405v1</w:t>
+                <w:t xml:space="preserve">hal-03682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682647v1</w:t>
+                <w:t xml:space="preserve">hal-03726351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in silico approach to study the hormonal activities of the alternative plasticizer tri-(2-ethylhexyl) trimellitate TEHTM and its metabolites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dine</w:t>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, pp.899-918. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-022-03230-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546832v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.18594-18603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139110v1</w:t>
+                <w:t xml:space="preserve">hal-03229994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257489v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Manciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.657875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229994v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative Effects of Di-(2-ethylhexyl)phthalate and Di-(2-ethylhexyl)terephthalate Metabolites on Thyroid Receptors: In Vitro and In Silico Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Farce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101709⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11020094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477364v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Effects of Di-(2-ethylhexyl)phthalate and Di-(2-ethylhexyl)terephthalate Metabolites on Thyroid Receptors: In Vitro and In Silico Studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+                <w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dine</w:t>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11020094⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141182v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites 2021, 11, 252”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo11090598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Boeuf</w:t>
+                <w:t xml:space="preserve">Florent Neflot-Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decaudin</w:t>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220588v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Neflot-Bissuel</w:t>
+                <w:t xml:space="preserve">J. Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+                <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+                <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (19), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380552v1</w:t>
+                <w:t xml:space="preserve">hal-03139110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of Monoclonal Antibodies: A Review.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Chennell</w:t>
+                <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Astier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.126978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xphs.2019.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385936v1</w:t>
+                <w:t xml:space="preserve">hal-02870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3235,1298 +3239,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abd El Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wasiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870578v1</w:t>
+                <w:t xml:space="preserve">hal-03139024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga] Ga-DOTA-TOC in a syringe for intravenous administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chaib</w:t>
+                <w:t xml:space="preserve">François Hallouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hallouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Caroline Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (1), pp.11-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MNM.0000000000001108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anodic alumina oxide surfaces prepared by dual hard and mild anodization at subzero temperature: Surface microscopic characterization and influence on wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Abd El Kader</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.786. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.100473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139024v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic alumina oxide surfaces prepared by dual hard and mild anodization at subzero temperature: Surface microscopic characterization and influence on wettability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
+                <w:t xml:space="preserve">Mélanie Bailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100473⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.126241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528038v1</w:t>
+                <w:t xml:space="preserve">hal-02528010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bailleau</w:t>
+                <w:t xml:space="preserve">Physicochemical Stability of Monoclonal Antibodies: A Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teuta Eljezi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 250, pp.126241. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2019.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528010v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cytotoxic effects of secondary metabolites of DEHP and its alternative plasticizers DINCH and DINP on a L929 cell line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of alternative materials to plasticized PVC infusion tubings on drug sorption and plasticizer release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pinta</w:t>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nativel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55113-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385535v1</w:t>
+                <w:t xml:space="preserve">hal-02526459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SPE-LC-MS/MS method for the simultaneous determination in urine of 22 metabolites of DEHP and alternative plasticizers from PVC medical devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">In vitro cytotoxic effects of secondary metabolites of DEHP and its alternative plasticizers DINCH and DINP on a L929 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinguet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198, pp.377-389. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (3), pp.583-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194877v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of a dynamic insulin infusion algorithm for non critically-ill diabetic patients: A before-after study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New SPE-LC-MS/MS method for the simultaneous determination in urine of 22 metabolites of DEHP and alternative plasticizers from PVC medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaëlle Montanier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Desbiez</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211425⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194859v1</w:t>
+                <w:t xml:space="preserve">hal-02194877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alternative materials to plasticized PVC infusion tubings on drug sorption and plasticizer release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Tokhadze</w:t>
+                <w:t xml:space="preserve">Prospective evaluation of a dynamic insulin infusion algorithm for non critically-ill diabetic patients: A before-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chennell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Françoise Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0211425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55113-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526459v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Bevacizumab solutions interact during an infusion through implantable venous access ports with silicone or polyurethane catheters ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (158), pp.20180721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4560,51 +4560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for the Study of Physical and Chemical Stability and Container-Content Interactions: Report of a GERPAC Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4651,103 +4651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in silico hormonal activity studies of di-(2-ethylhexyl)terephthalate, a di-(2-ethylhexyl)phthalate substitute used in medical devices, and its metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Farce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39, pp.1043-1056. </w:t>
@@ -4779,789 +4779,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial impact of intravenous iron treatments on the management of anaemia inpatients: a 1 year observational study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of ordered mesoporous and macroporous thermoplastic polyurethane surfaces for potential medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11096-018-0611-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317 - 1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328218768643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824311v1</w:t>
+                <w:t xml:space="preserve">hal-01788563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Stability Indicating Method for Simultaneous Analysis of Five Water-Soluble Vitamins by Liquid Chromatography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
+                <w:t xml:space="preserve">Stability of infliximab solutions in different temperature and dilution conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2018-0026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.386 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063379v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clauson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788494v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ordered mesoporous and macroporous thermoplastic polyurethane surfaces for potential medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328218768643⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788563v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of infliximab solutions in different temperature and dilution conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
+                <w:t xml:space="preserve">Development of a Stability Indicating Method for Simultaneous Analysis of Five Water-Soluble Vitamins by Liquid Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2018-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705093v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Sevoflurane for procedural sedation in critically ill patients: A pharmacokinetic comparative study between burn and non-burn patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Biboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (6), pp.551-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01781597v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ exposure to PVC plasticizers from ECMO circuits</w:t>
               </w:r>
@@ -5573,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fernandez-Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gabriel Pinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teuta Eljezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5675,3202 +5687,3202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevoflurane for procedural sedation in critically ill patients: A pharmacokinetic comparative study between burn and non-burn patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financial impact of intravenous iron treatments on the management of anaemia inpatients: a 1 year observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Perbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lenoire</w:t>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Biboulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Olivier Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (3), pp.686 - 692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-018-0611-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067236v1</w:t>
+                <w:t xml:space="preserve">hal-01824311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of hospitalised pregnant women to plasticizers contained in medical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marie</w:t>
+                <w:t xml:space="preserve">How to solve the problem of co-elution between two compounds in liquid chromatography through the first UV derivative spectrum. A trial on alternative plasticizers to di(2-ethylhexyl) phthalate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebti Hamlaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
+                <w:t xml:space="preserve">Stéphanie Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12905-017-0398-7⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649274v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing drug-drug interactions with new direct-acting antiviral agents in chronic hepatitis C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and quantification by 1H nuclear magnetic resonance spectroscopy of seven plasticizers in PVC medical devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Talavera Pons</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François-Thibault Châtenet</w:t>
+                <w:t xml:space="preserve">Christine Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13095⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 409, pp.1271-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-0053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548140v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacist's interview with type 2 diabetes: Development of a follow-up form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing drug-drug interactions with new direct-acting antiviral agents in chronic hepatitis C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Talavera Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garcia Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bedhomme</w:t>
+                <w:t xml:space="preserve">Geraldine Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gravelin</w:t>
+                <w:t xml:space="preserve">François-Thibault Châtenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649567v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cytotoxic effects of DEHP-alternative plasticizers and their primary metabolites on a L929 cell line</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+                <w:t xml:space="preserve">Pharmacist's interview with type 2 diabetes: Development of a follow-up form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chezal</w:t>
+                <w:t xml:space="preserve">S. Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gravelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.01.026⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (5), pp.385 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856278v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Azaroual</w:t>
+                <w:t xml:space="preserve">In vitro cytotoxic effects of DEHP-alternative plasticizers and their primary metabolites on a L929 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barthélémy</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 162, pp.604-611. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.452 - 459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526087v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01856278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sorption Study between Ophthalmic Drugs and Multi Dose Eyedroppers in Simulated Use Conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azaroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2017-0026⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.604-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701788v1</w:t>
+                <w:t xml:space="preserve">hal-01526087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to solve the problem of co-elution between two compounds in liquid chromatography through the first UV derivative spectrum. A trial on alternative plasticizers to di(2-ethylhexyl) phthalate.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sorption Study between Ophthalmic Drugs and Multi Dose Eyedroppers in Simulated Use Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.029⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2017-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525985v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification by 1H nuclear magnetic resonance spectroscopy of seven plasticizers in PVC medical devices.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
+                <w:t xml:space="preserve">Stability of an ophthalmic micellar formulation of cyclosporine A in unopened multidose eyedroppers and in simulated use conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-0053-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.230 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526099v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an ophthalmic micellar formulation of cyclosporine A in unopened multidose eyedroppers and in simulated use conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure of hospitalised pregnant women to plasticizers contained in medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebti Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-017-0398-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649316v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of medication reconciliation at discharge on continuity of patient care in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie van Hollebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Talavera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bommelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (5), pp.1149-1156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11096-016-0344-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of plasticizers from PVC medical devices: Development of an infusion model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of Acrylonitrile-Butadiene-Styrene Nanostructures with Anodic Alumina Oxide Templates, Characterization and Biofilm Development Test for Staphylococcus epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+                <w:t xml:space="preserve">Camille Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abdoulouhab</w:t>
+                <w:t xml:space="preserve">Claire Aumeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Décaudin</w:t>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 494 (1), pp.136-145. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611985v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Acrylonitrile-Butadiene-Styrene Nanostructures with Anodic Alumina Oxide Templates, Characterization and Biofilm Development Test for Staphylococcus epidermidis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migrability of PVC plasticizers from medical devices into a simulant of infused solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Desrousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Cueff</w:t>
+                <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Aumeran</w:t>
+                <w:t xml:space="preserve">C. Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Garrait</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Décaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135632. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 485 (1-2), pp.341 - 347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617954v1</w:t>
+                <w:t xml:space="preserve">hal-01393573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrability of PVC plasticizers from medical devices into a simulant of infused solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Migration of plasticizers from PVC medical devices: Development of an infusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breysse</w:t>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Décaudin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Abdoulouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Décaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 485 (1-2), pp.341 - 347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.03.030⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 494 (1), pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393573v1</w:t>
+                <w:t xml:space="preserve">hal-03611985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal Right Liver Atrophy After TIPS Occlusion in A Cirrhotic Patient: Introducing The Hepatic Biembolization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+                <w:t xml:space="preserve">Hybrid Sol Gel Coating: A Solution to Prevent Interactions Between Plasticized Poly(vinyl chloride) and Injectable Drugs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Gagniere</w:t>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pezet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Tavernier</w:t>
+                <w:t xml:space="preserve">Komla Oscar Awitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095434v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Sol Gel Coating: A Solution to Prevent Interactions Between Plasticized Poly(vinyl chloride) and Injectable Drugs?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regis Cueff</w:t>
+                <w:t xml:space="preserve">Comparison of two transarterial chemoembolization strategies for hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Massard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Boris Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komla Oscar Awitor</w:t>
+                <w:t xml:space="preserve">Lucie Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829418v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two transarterial chemoembolization strategies for hepatocellular carcinoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-lethal Right Liver Atrophy After TIPS Occlusion in A Cirrhotic Patient: Introducing The Hepatic Biembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Tavernier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11605-016-3133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095438v1</w:t>
+                <w:t xml:space="preserve">hal-02095434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of TiO2 nanotubes as cefuroxime carriers on orthopaedic implants for the prevention of periprosthetic joint infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.O. Awitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 455 (1-2), pp.298-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable hybrid sol gel coating as a barrier against plasticizer release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 75 (1-2), pp.116 - 123. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+              <w:t xml:space="preserve">, 2012, 75 (1-2), pp.116-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829403v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable hybrid sol gel coating as a barrier against plasticizer release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 75 (1-2), pp.116-123. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+              <w:t xml:space="preserve">, 2012, 75 (1-2), pp.116 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464718v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous infusion of methylprednisolone viapaediatric parenteral nutrition: A pharmacokinetic animal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bleyzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Minet-Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.491-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and plasma levels of ropivacaine for children: controlled regional analgesia following lower limb surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Sevoflurane Protects Rat Mixed Cerebrocortical Neuronal-Glial Cell Cultures against Transient Oxygen-Glucose Deprivation: Involvement of Glutamate Uptake and Reactive Oxygen Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.N. Labrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou-Miranda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97(2), pp.250-254</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 105 (5), pp.990-998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698444v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevoflurane Protects Rat Mixed Cerebrocortical Neuronal-Glial Cell Cultures against Transient Oxygen-Glucose Deprivation: Involvement of Glutamate Uptake and Reactive Oxygen Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and plasma levels of ropivacaine for children: controlled regional analgesia following lower limb surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Velly</w:t>
+                <w:t xml:space="preserve">F. Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.N. Labrande</w:t>
+                <w:t xml:space="preserve">A. Pouyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.A. Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Sautou-Miranda</w:t>
+                <w:t xml:space="preserve">P. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 105 (5), pp.990-998</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97(2), pp.250-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306708v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du diabète.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie clinique et thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Elsevier-Masson, Paris, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9017,51 +9029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Claves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.01.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Delpeuch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mongaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.06.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058998v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Oualikene-Gonin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ezan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellissant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1125577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03546832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kambia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03230-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcissac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morelec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000001108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211425" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2019-0009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3792" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auma&#238;tre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-018-0611-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez-Canal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Pinta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1462698" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perbet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenoire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Biboulet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2018.02.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649274v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Hamlaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0398-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera Pons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Lamblin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Thibault Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13095" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gravelin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.03.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.01.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701788v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2017-0026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feutry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.029" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0053-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie van Hollebeke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera-Pons" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bommelaer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-016-0344-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03611985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdoulouhab" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.033" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617954v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desrousseaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135632" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breysse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;caudin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.030" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829418v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311014v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gellis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou-Miranda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Jarrige" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duflo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouyau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306708v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Canas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Velly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Labrande" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Guillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302039v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Claves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Delpeuch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mongaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.06.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058998v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Oualikene-Gonin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ezan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellissant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1125577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03546832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kambia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03230-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcissac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morelec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000001108" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.03.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.115" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211425" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2019-0009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3792" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067236v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perbet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Biboulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2018.02.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZSNG2DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez-Canal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Pinta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1462698" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auma&#238;tre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-018-0611-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feutry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0053-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548140v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera Pons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Lamblin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Thibault Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649567v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gravelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.03.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856278v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.01.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2017-0026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Hamlaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0398-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie van Hollebeke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera-Pons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bommelaer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-016-0344-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desrousseaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135632" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breysse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;caudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03611985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdoulouhab" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.033" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gellis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou-Miranda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Jarrige" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Canas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Velly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Labrande" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Guillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698444v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duflo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouyau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302039v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batisse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>