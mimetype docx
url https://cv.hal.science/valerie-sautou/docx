--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1250,2734 +1250,2734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
+                <w:t xml:space="preserve">In vitro and in silico approach to study the hormonal activities of the alternative plasticizer tri-(2-ethylhexyl) trimellitate TEHTM and its metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+                <w:t xml:space="preserve">Amaury Farce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Nicolas Kambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.899-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-022-03230-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682647v1</w:t>
+                <w:t xml:space="preserve">hal-03546832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in silico approach to study the hormonal activities of the alternative plasticizer tri-(2-ethylhexyl) trimellitate TEHTM and its metabolites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kambia</w:t>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dine</w:t>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, pp.899-918. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-022-03230-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546832v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682638v1</w:t>
+                <w:t xml:space="preserve">hal-03726405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726351v1</w:t>
+                <w:t xml:space="preserve">hal-03682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Barrieu</w:t>
+                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726405v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229994v1</w:t>
+                <w:t xml:space="preserve">hal-03139110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101709⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.18594-18603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477364v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.657875. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257489v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Effects of Di-(2-ethylhexyl)phthalate and Di-(2-ethylhexyl)terephthalate Metabolites on Thyroid Receptors: In Vitro and In Silico Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dine</w:t>
+                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Manciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11020094⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.657875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141182v1</w:t>
+                <w:t xml:space="preserve">hal-03257489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decaudin</w:t>
+                <w:t xml:space="preserve">Comparative Effects of Di-(2-ethylhexyl)phthalate and Di-(2-ethylhexyl)terephthalate Metabolites on Thyroid Receptors: In Vitro and In Silico Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Farce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11020094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03220588v1</w:t>
+                <w:t xml:space="preserve">hal-03141182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites 2021, 11, 252”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.598. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo11090598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358317v1</w:t>
+                <w:t xml:space="preserve">hal-03220588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites 2021, 11, 252”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Neflot-Bissuel</w:t>
+                <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Traïkia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Robin</w:t>
+                <w:t xml:space="preserve">Bertrand Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (19), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo11090598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380552v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellegarde</w:t>
+                <w:t xml:space="preserve">Florent Neflot-Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chennell</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sautou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139110v1</w:t>
+                <w:t xml:space="preserve">hal-03380552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
+                <w:t xml:space="preserve">Physicochemical Stability of Monoclonal Antibodies: A Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Bernard</w:t>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 255, pp.126978. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2019.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870578v1</w:t>
+                <w:t xml:space="preserve">hal-02385936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Berton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.781. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.126978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139108v1</w:t>
+                <w:t xml:space="preserve">hal-02870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jouannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.786. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139024v1</w:t>
+                <w:t xml:space="preserve">hal-03139108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga] Ga-DOTA-TOC in a syringe for intravenous administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Chaib</w:t>
+                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hallouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Morelec</w:t>
+                <w:t xml:space="preserve">Florence Abd El Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MNM.0000000000001108⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528055v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic alumina oxide surfaces prepared by dual hard and mild anodization at subzero temperature: Surface microscopic characterization and influence on wettability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga] Ga-DOTA-TOC in a syringe for intravenous administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hallouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Caroline Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Cueff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Morelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.100473. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MNM.0000000000001108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528038v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anodic alumina oxide surfaces prepared by dual hard and mild anodization at subzero temperature: Surface microscopic characterization and influence on wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bailleau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teuta Eljezi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.100473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528010v1</w:t>
+                <w:t xml:space="preserve">hal-02528038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of Monoclonal Antibodies: A Review.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Chennell</w:t>
+                <w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Astier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.126241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xphs.2019.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385936v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of alternative materials to plasticized PVC infusion tubings on drug sorption and plasticizer release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,485 +4035,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cytotoxic effects of secondary metabolites of DEHP and its alternative plasticizers DINCH and DINP on a L929 cell line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">New SPE-LC-MS/MS method for the simultaneous determination in urine of 22 metabolites of DEHP and alternative plasticizers from PVC medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teuta Eljezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nativel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385535v1</w:t>
+                <w:t xml:space="preserve">hal-02194877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SPE-LC-MS/MS method for the simultaneous determination in urine of 22 metabolites of DEHP and alternative plasticizers from PVC medical devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective evaluation of a dynamic insulin infusion algorithm for non critically-ill diabetic patients: A before-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
+                <w:t xml:space="preserve">Françoise Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198, pp.377-389. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0211425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194877v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of a dynamic insulin infusion algorithm for non critically-ill diabetic patients: A before-after study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro cytotoxic effects of secondary metabolites of DEHP and its alternative plasticizers DINCH and DINP on a L929 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaëlle Montanier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Pierre Pinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Desbiez</w:t>
+                <w:t xml:space="preserve">Fabien Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0211425. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (3), pp.583-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194859v1</w:t>
+                <w:t xml:space="preserve">hal-02385535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Bevacizumab solutions interact during an infusion through implantable venous access ports with silicone or polyurethane catheters ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4651,103 +4651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in silico hormonal activity studies of di-(2-ethylhexyl)terephthalate, a di-(2-ethylhexyl)phthalate substitute used in medical devices, and its metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Farce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39, pp.1043-1056. </w:t>
@@ -4779,801 +4779,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ordered mesoporous and macroporous thermoplastic polyurethane surfaces for potential medical applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Financial impact of intravenous iron treatments on the management of anaemia inpatients: a 1 year observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328218768643⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (3), pp.686 - 692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-018-0611-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788563v1</w:t>
+                <w:t xml:space="preserve">hal-01824311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of infliximab solutions in different temperature and dilution conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150, pp.386 - 395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpba.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teuta Eljezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Clauson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of ordered mesoporous and macroporous thermoplastic polyurethane surfaces for potential medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317 - 1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328218768643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788494v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Stability Indicating Method for Simultaneous Analysis of Five Water-Soluble Vitamins by Liquid Chromatography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
+                <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2018-0026⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063379v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevoflurane for procedural sedation in critically ill patients: A pharmacokinetic comparative study between burn and non-burn patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Development of a Stability Indicating Method for Simultaneous Analysis of Five Water-Soluble Vitamins by Liquid Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2018-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02067236v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ exposure to PVC plasticizers from ECMO circuits</w:t>
               </w:r>
@@ -5585,51 +5573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fernandez-Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gabriel Pinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teuta Eljezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,3048 +5675,3072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial impact of intravenous iron treatments on the management of anaemia inpatients: a 1 year observational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sevoflurane for procedural sedation in critically ill patients: A pharmacokinetic comparative study between burn and non-burn patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ruivard</w:t>
+                <w:t xml:space="preserve">Sébastien Perbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Abergel</w:t>
+                <w:t xml:space="preserve">Alexandre Lenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumaître</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+                <w:t xml:space="preserve">Claire Biboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (6), pp.551-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11096-018-0611-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824311v1</w:t>
+                <w:t xml:space="preserve">hal-02067236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to solve the problem of co-elution between two compounds in liquid chromatography through the first UV derivative spectrum. A trial on alternative plasticizers to di(2-ethylhexyl) phthalate.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure of hospitalised pregnant women to plasticizers contained in medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Genay</w:t>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feutry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Barthélémy</w:t>
+                <w:t xml:space="preserve">Sebti Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.029⟩</w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-017-0398-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525985v1</w:t>
+                <w:t xml:space="preserve">hal-01649274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification by 1H nuclear magnetic resonance spectroscopy of seven plasticizers in PVC medical devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 409, pp.1271-1280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-016-0053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing drug-drug interactions with new direct-acting antiviral agents in chronic hepatitis C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Talavera Pons</w:t>
+                <w:t xml:space="preserve">How to solve the problem of co-elution between two compounds in liquid chromatography through the first UV derivative spectrum. A trial on alternative plasticizers to di(2-ethylhexyl) phthalate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François-Thibault Châtenet</w:t>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13095⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548140v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacist's interview with type 2 diabetes: Development of a follow-up form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garcia Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">S. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gravelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (5), pp.385 - 397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pharma.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cytotoxic effects of DEHP-alternative plasticizers and their primary metabolites on a L929 cell line</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+                <w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azaroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chezal</w:t>
+                <w:t xml:space="preserve">C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173, pp.452 - 459. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.604-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856278v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sorption Study between Ophthalmic Drugs and Multi Dose Eyedroppers in Simulated Use Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.033⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2017-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526087v1</w:t>
+                <w:t xml:space="preserve">hal-01701788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sorption Study between Ophthalmic Drugs and Multi Dose Eyedroppers in Simulated Use Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+                <w:t xml:space="preserve">Managing drug-drug interactions with new direct-acting antiviral agents in chronic hepatitis C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Talavera Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Thibault Châtenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2017-0026⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701788v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an ophthalmic micellar formulation of cyclosporine A in unopened multidose eyedroppers and in simulated use conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Delaborde</w:t>
+                <w:t xml:space="preserve">In vitro cytotoxic effects of DEHP-alternative plasticizers and their primary metabolites on a L929 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wasiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.452 - 459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649316v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01856278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of hospitalised pregnant women to plasticizers contained in medical devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of an ophthalmic micellar formulation of cyclosporine A in unopened multidose eyedroppers and in simulated use conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marie</w:t>
+                <w:t xml:space="preserve">M. Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebti Hamlaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
+                <w:t xml:space="preserve">M. Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12905-017-0398-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.230 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649274v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of medication reconciliation at discharge on continuity of patient care in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie van Hollebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Talavera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bommelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (5), pp.1149-1156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11096-016-0344-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Acrylonitrile-Butadiene-Styrene Nanostructures with Anodic Alumina Oxide Templates, Characterization and Biofilm Development Test for Staphylococcus epidermidis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Cueff</w:t>
+                <w:t xml:space="preserve">Migration of plasticizers from PVC medical devices: Development of an infusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Aumeran</w:t>
+                <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Garrait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abdoulouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Décaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135632⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 494 (1), pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617954v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrability of PVC plasticizers from medical devices into a simulant of infused solutions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of Acrylonitrile-Butadiene-Styrene Nanostructures with Anodic Alumina Oxide Templates, Characterization and Biofilm Development Test for Staphylococcus epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Décaudin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aumeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.03.030⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393573v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of plasticizers from PVC medical devices: Development of an infusion model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Migrability of PVC plasticizers from medical devices into a simulant of infused solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Décaudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 494 (1), pp.136-145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.033⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 485 (1-2), pp.341 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611985v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Sol Gel Coating: A Solution to Prevent Interactions Between Plasticized Poly(vinyl chloride) and Injectable Drugs?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-lethal Right Liver Atrophy After TIPS Occlusion in A Cirrhotic Patient: Introducing The Hepatic Biembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komla Oscar Awitor</w:t>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11605-016-3133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829418v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two transarterial chemoembolization strategies for hepatocellular carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal Right Liver Atrophy After TIPS Occlusion in A Cirrhotic Patient: Introducing The Hepatic Biembolization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Tavernier</w:t>
+                <w:t xml:space="preserve">Hybrid Sol Gel Coating: A Solution to Prevent Interactions Between Plasticized Poly(vinyl chloride) and Injectable Drugs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Oscar Awitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095434v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of TiO2 nanotubes as cefuroxime carriers on orthopaedic implants for the prevention of periprosthetic joint infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.O. Awitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 455 (1-2), pp.298-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable hybrid sol gel coating as a barrier against plasticizer release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (1-2), pp.116-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable hybrid sol gel coating as a barrier against plasticizer release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (1-2), pp.116 - 123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous infusion of methylprednisolone viapaediatric parenteral nutrition: A pharmacokinetic animal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bleyzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Minet-Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.491-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevoflurane Protects Rat Mixed Cerebrocortical Neuronal-Glial Cell Cultures against Transient Oxygen-Glucose Deprivation: Involvement of Glutamate Uptake and Reactive Oxygen Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.N. Labrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 105 (5), pp.990-998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and plasma levels of ropivacaine for children: controlled regional analgesia following lower limb surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duflo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pouyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97(2), pp.250-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8738,151 +8750,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du diabète.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie clinique et thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Elsevier-Masson, Paris, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9029,51 +9041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Claves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Delpeuch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mongaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.06.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058998v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Oualikene-Gonin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ezan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellissant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1125577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03546832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kambia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03230-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcissac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morelec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000001108" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.03.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.115" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211425" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2019-0009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3792" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067236v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perbet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Biboulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2018.02.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZSNG2DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez-Canal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Pinta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1462698" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auma&#238;tre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-018-0611-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feutry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0053-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548140v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera Pons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Lamblin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Thibault Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649567v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gravelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.03.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856278v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.01.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2017-0026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Hamlaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0398-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie van Hollebeke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera-Pons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bommelaer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-016-0344-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desrousseaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135632" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breysse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;caudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03611985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdoulouhab" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.033" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gellis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou-Miranda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Jarrige" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Canas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Velly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Labrande" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Guillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698444v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duflo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouyau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302039v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batisse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Claves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Delpeuch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mongaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.06.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058998v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Oualikene-Gonin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ezan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellissant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1125577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03546832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kambia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03230-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcissac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morelec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000001108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194859v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2019-0009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3792" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auma&#238;tre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-018-0611-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez-Canal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Pinta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1462698" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perbet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenoire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Biboulet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2018.02.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZSNG2DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Hamlaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0398-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feutry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0053-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Santos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedhomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gravelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.03.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701788v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2017-0026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera Pons" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Lamblin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Thibault Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13095" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856278v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.01.026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTVZTM1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie van Hollebeke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera-Pons" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bommelaer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-016-0344-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03611985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdoulouhab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desrousseaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135632" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breysse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;caudin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.030" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311014v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gellis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou-Miranda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Jarrige" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306708v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Canas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Velly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Labrande" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Guillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duflo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouyau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302039v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batisse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>