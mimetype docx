--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie SIMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAP controls mTORC2 integrity via UBE3C-mediated mLST8 ubiquitination to mediate its tumour suppressive function in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Mevizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein fining agents and bentonite on rotundone concentration in red wine made from &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Binderless Particleboard from Brown Seaweed Sargassum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.539. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17030539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chemical characterization of sargassum spp. seaweeds from different locations on caribbean islands: a screening of organic compounds and heavy metals contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Calbrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of Volatile Organic Compounds (VOCs) as Safety Indicators in the Development of Wood-Based Binderless Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1266. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Ion Flow Tube Mass Spectrometry (SIFT-MS): a promising technology for the high throughput phenotyping of grape berry volatile fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to discriminate the volatilome of Vitis vinifera berries by selected ion flow tube mass Spectrometry analysis and chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.111434. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchamber Extraction and Analytical Pyrolysis to Explore Volatile Organic Compounds from Compression-Cooking Wood Materials Obtained under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ecotype and Environment on Oil Content, Fatty Acid, and Sterol Composition of Seed, Kernel, and Epicarp of the Atlas Pistachio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Labdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tahirine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Foughalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.3200. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12123200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in Aromatic Composition of Different Fruit Parts of Pseudospondias microcarpa (A. Rich) Engl from Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévère-Grebel Babouongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Nkounkou Loumpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Murphy Elouma Ndinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0972060X.2021.1936203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Potential Extractables and Leachables in Cosmetic Plastic Packaging by Microchambers-Thermal Extraction and Pyrolysis-Gas Chromatography-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Harohalli Puttaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 387, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a HS-SPME-GC-MS method for the analysis of phthalates in glycerin and liquid paraffin: application to safety evaluation of cosmetic packagings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02519-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (10), pp.1133-1145. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC and carbonyl compound emissions of a fiberboard resulting from a coriander biorefinery: comparison with two commercial wood-based building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (14), pp.16121-16133. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistacia Atlantica Desf., a Source of Healthy Vegetable Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Labdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.2552. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9122552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of targeted non-intentionally added substances in cosmetics in contact with plastic packagings. Analytical and toxicological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.106-118. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Quantification by Selected Ion Flow Tube Mass Spectrometry: Influence of Humidity and Manufacturing Gas of Ozone Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (24), pp.15518-15524. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehydes gas ozonation monitoring: Interest of SIFT/MS versus GC/FID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of volatile organic compound emissions from self-bonded boards resulting from a coriander biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Burianová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane O. Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prevention of the negative matrix effect of terpenoids on pesticides in apples quantification by gas chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1483, pp.8-19. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2016.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechano-chemical extraction of hydroxycinnamic acids from industrial hemp by-products using a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.335-345. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Matching as an Improvement Strategy for the Detection of Pesticide Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (5), pp.T1342-T1350. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Prior Learning Experience on Pollinator Choice: An Experiment Using Bumblebees on Two Wild Floral Types of Antirrhinum majus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0130225. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of hydroxycinnamic acids from renewable resources by adsorption on zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.748-754. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as an integrating tool for monitoring PAH atmospheric deposition: Comparison with total deposition and evaluation of bioconcentration factors. A year-long case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Marie Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Miguel Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.452-458. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of PAH concentrations and stable isotope signatures (δ13C, δ15N) in mosses from three European areas - Characterization by multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 184, pp. 113-122. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial mosses as biomonitors of atmospheric POPs pollution: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 173, pp. 245-254. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (pahs) in remote bulk and throughfall deposition: seasonal and spatial trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domerq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1101-1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of polycyclic aromatic hydrocarbon particulates from combustion of different fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4a), pp.946-955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibility of flower scent emissions in two wild subspecies of snapdragon, Antirrhinum majus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1201 - 1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCYCLIC AROMATIC HYDROCARBONS (PAHs) SAMPLED IN AEROSOL PHASE AT DIFFERENT SITES OF THE WESTERN PYRENEES IN NAVARRA (SPAIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Aldabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuncion Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1049 - 1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized liquid extraction using a multivariate chemometric approach and comparison of solid phase extraction cleanup steps for the determination of polycyclic aromatic hydrocarbons in mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 1256, pp. 22-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral scent variation in two &amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt; subspecies influences the choice of naïve bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giurfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (5), pp.1015-1027. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-010-1106-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical trends of polycyclic aromatic hydrocarbon deposition in a remote area of Spain using herbarium moss material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (26), pp.3207-3214. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in atmospheric urban area: monitoring on various types of sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Della Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1-4), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-007-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) emissions from Abies alba in a French forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 354 (2-3), pp.232-245. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogenic volatile organic compounds emission inventory in France - Application to plant ecosystems in the Berre-Marseilles area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, 1, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene emission rates and fluxes measured above a Mediterranean oak (Quercus pubescens) forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoterpene emissions from Beech (Fagus sylvatica) in a french forest and impact on secondary pollutants formation at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (19), pp.3535-3547. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of reduction in the benzene limit value in gasoline on airborne benzene, toluene and xylenes levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 334-335, pp. 177-183. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of binderless particleboards and composites using Sargassum spp. seaweeds pretreated by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Renewable Resources &amp; Biorefineries "Impacting Sustainable Developments Goals by Renewables" (RRB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the rotundone content of 18 grape varieties sourced from a germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Asieieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-screw extrusion of sargassum to produce injection-moulded and compression-cooked biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GiESCO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations on rotundone in Vitis vinifera L. cv. Tardif grapes under field trial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Terroir Congress 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water on VOC emissions from wood-based biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources &amp; Biorefineries. Biobased Solutions for Climate Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hyphenated techniques to study Volatile Organic Compounds for the development of agromaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC 2021, session Applications of Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des COV et des composés soufrés par l'ozone en phase gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety evaluation of the migration in oily cosmetic products in contact with plastic packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierre-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosledan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. 1 p., </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-aldehydes reaction in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC-40, Environmental &amp; Food Monitoring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of Aldehydes in Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clearwater, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of odorous molecules in the gas emitted from fertilizer plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Summer School on Environmental applications of AOPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic determination of polar and non-polar pesticides in apple matrices by using different sample preparation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Baltic Conference on Food Science and Technology: Food for Consumer Well-Being (FOODBALT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latvia University of Agriculture. LVA., May 2014, Jelgava, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses: an analytical tool for studying spatial and temporal distribution of PAH atmospheric deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EUROanalysis, European Conference on Analytical Chemistry: analytical chemistry for human well-being and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Chemical Society. POL., Aug 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as an integrating tool for monitoring PAH atmospheric deposition: comparison with total deposition. A year-long case-study in a Nature Reserve of Navarra (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Miguel Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of bioactive compounds using twin-screw extrusion : comparison between two hemp coproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Renewable Resources and Biorefineries RRB-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valladolid, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de &amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt; L. pour l’obtention de monomères aromatiques à haute valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain – Comparison with heavy metal concentrations, C & N content and their stable isotope signatures δ13C & δ15N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Brescia, Italy. 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of the seasonal variations of atmospheric PAH deposition in a remote area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermajo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Navarra (Pamplona). ESP., Oct 2011, Pampelune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops (ICP Vegetation). CHE., Jan 2011, Rapperswil, Switzerland. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as bioindicators of spatial variations of atmospheric PAH concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tervuren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as bioindicators of temporal variations of air quality inside Bertiz Natural Park, Navarra, Northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fry-drying and combustion of industrial biomass : principles, and preliminary measurements of gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montrejaud Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating biogenic contributions to ozone production at continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Catania, Italy. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriander Straw and Press Cake from Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Coriander (Coriandrum sativum): Chemistry, Functionality, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2023, 9781032068527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et environnement : Cours, études de cas et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2013, 9782100568956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of sargassum seaweeds with PHB polymer for sustainable materials development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hyphenated techniques to study volatile organic compounds for the development of biobased materials from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Advances in Extraction Technologies (ExTech 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion bi-vis de Sargassum spp. pour la production d'agromatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée publique - Valorisation de la biomasse issue des algues brunes Sargassum spp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds emitted by seaweeds raw materials and biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-screw extrusion of Sargassum spp. to produce bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Resources and Biorefineries (RRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery of coriander seeds cultivated in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Huy Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Ibnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Baltic Conference on Food Science and Technology : "Future Food: Innovations, Science and Technology" (FoodBalt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 111 p., 2015, 10th Baltic Conference on Food Science and Technology : "Future Food: Innovations, Science and Technology" (FoodBalt 2015) - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain: Influence of site-specific and regional characteristics on their occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphenation of planar chromatography to control the occurrence of pesticide residues in apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Recent Advances in Food Analysis (RAFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute of Chemical Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.504, 2014, 6th International Symposium on Recent Advances in Food Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de zéolithes pour l’adsorption de composés phénoliques issus de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of polycyclic aromatic hydrocarbon deposition in a remote area of Spain by using herbarium moss material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014, Résumés de la 24ème réunion des sciences de la terre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de composés phénoliques issus de ressources renouvelables par des zéolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Réunion du Groupe Français des Zéolithes (GFZ 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, 30ème Réunion du Groupe Français des Zéolithes (GFZ 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt; : une variation des odeurs florales selon l'altitude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Jaworsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre de l'AFJCEC (Association française des jeunes chercheurs en écologie chimique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt;: analytical and sensory assessments to develop a non-food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn Sensory Science Symposium (Pangborn 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. Food Quality and Preference, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites thermoplastiques pour l'injection-moulage de pots hoticoles à base de PHB-Sargassum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée publique - Valorisation de la biomasse issue des algues brunes Sargassum spp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of selected pesticides in apple matrices by using QuEChERS sample preparation method and gas chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EUROanalysis, European Conference on Analytical Chemistry : analytical chemistry for human well-being and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Varsovie, Poland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site-specific and regional characteristics on the occurrence of polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Air Quality Symposium: Plant, Animal and Human (BIOMAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anvers, Belgium. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of by-products from &amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt; L. industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Renewable Resources and Biorefineries (RRB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of benzene, toluene, ethylbenzene and O, M, P-xylene by photocatalytic tio2- bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Analytical Chemistry (ISEAC 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Anvers, Belgium. International Journal of Environmental Analytical Chemistry, 2012, Manuscripts presented at the 37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring deposition of airborne persistent organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROanalysis 16, The European Conference on Analytical Chemistry : Challenges in Modern Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belgrade, Serbia. Analytical and Bioanalytical Chemistry, 403 (4), 2011, Euroanalysis XVI/The European Conference on Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric PAH deposition in a Nature Reserve of Navarra (Spain): seasonal and spatial distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prado Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO and BTEX using photocatalytic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Européennes de Photocatalyse (JEP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de polluants organiques persistants des matrices végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes as biomonitors of the spatial distribution of atmospheric deposition – PAH concentrations and isotopic signatures in mosses from Navarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermajo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of flower scent emissions in two wild subspecies of the snapdragon, &amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized liquid extraction (PLE) of polycyclic aromatic hydrocarbons from mosses associated with solid phase extraction (SPE) clean-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 2010, ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment to design fry-drying process of industrial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Appin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2010 - 3rd International Conference on Engineering for Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pékin, China. 2010, WasteEng : 3rd international conference on engineering for waste and biomass valorization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends in the concentration of polycyclic aromatic hydrocarbons in mosses in Bertiz natural park (Northern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23.Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tervuren, Belgium. 2010, ICP Vegetation : 23.Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of several techniques for determination of Volatile Organic Compounds in air samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 2010, ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input data on biogenic volatile organic compounds emission inventory. Application to the natural park of Bertiz – North of Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. 2009, International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie SIMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAP controls mTORC2 integrity via UBE3C-mediated mLST8 ubiquitination to mediate its tumour suppressive function in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Mevizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein fining agents and bentonite on rotundone concentration in red wine made from &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chemical characterization of sargassum spp. seaweeds from different locations on caribbean islands: a screening of organic compounds and heavy metals contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Calbrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Binderless Particleboard from Brown Seaweed Sargassum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.539. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17030539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of Volatile Organic Compounds (VOCs) as Safety Indicators in the Development of Wood-Based Binderless Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1266. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Ion Flow Tube Mass Spectrometry (SIFT-MS): a promising technology for the high throughput phenotyping of grape berry volatile fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchamber Extraction and Analytical Pyrolysis to Explore Volatile Organic Compounds from Compression-Cooking Wood Materials Obtained under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8260. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ecotype and Environment on Oil Content, Fatty Acid, and Sterol Composition of Seed, Kernel, and Epicarp of the Atlas Pistachio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Labdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tahirine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Foughalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.3200. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12123200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to discriminate the volatilome of Vitis vinifera berries by selected ion flow tube mass Spectrometry analysis and chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.111434. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in Aromatic Composition of Different Fruit Parts of Pseudospondias microcarpa (A. Rich) Engl from Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévère-Grebel Babouongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Nkounkou Loumpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Murphy Elouma Ndinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0972060X.2021.1936203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a HS-SPME-GC-MS method for the analysis of phthalates in glycerin and liquid paraffin: application to safety evaluation of cosmetic packagings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02519-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (10), pp.1133-1145. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 387, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Potential Extractables and Leachables in Cosmetic Plastic Packaging by Microchambers-Thermal Extraction and Pyrolysis-Gas Chromatography-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Harohalli Puttaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC and carbonyl compound emissions of a fiberboard resulting from a coriander biorefinery: comparison with two commercial wood-based building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (14), pp.16121-16133. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Quantification by Selected Ion Flow Tube Mass Spectrometry: Influence of Humidity and Manufacturing Gas of Ozone Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (24), pp.15518-15524. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehydes gas ozonation monitoring: Interest of SIFT/MS versus GC/FID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of targeted non-intentionally added substances in cosmetics in contact with plastic packagings. Analytical and toxicological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.106-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistacia Atlantica Desf., a Source of Healthy Vegetable Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Labdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.2552. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9122552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of volatile organic compound emissions from self-bonded boards resulting from a coriander biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Burianová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane O. Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechano-chemical extraction of hydroxycinnamic acids from industrial hemp by-products using a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.335-345. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prevention of the negative matrix effect of terpenoids on pesticides in apples quantification by gas chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1483, pp.8-19. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2016.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Matching as an Improvement Strategy for the Detection of Pesticide Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (5), pp.T1342-T1350. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Prior Learning Experience on Pollinator Choice: An Experiment Using Bumblebees on Two Wild Floral Types of Antirrhinum majus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0130225. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of hydroxycinnamic acids from renewable resources by adsorption on zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.748-754. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as an integrating tool for monitoring PAH atmospheric deposition: Comparison with total deposition and evaluation of bioconcentration factors. A year-long case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Marie Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Miguel Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.452-458. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of PAH concentrations and stable isotope signatures (δ13C, δ15N) in mosses from three European areas - Characterization by multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 184, pp. 113-122. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial mosses as biomonitors of atmospheric POPs pollution: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 173, pp. 245-254. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of polycyclic aromatic hydrocarbon particulates from combustion of different fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4a), pp.946-955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (pahs) in remote bulk and throughfall deposition: seasonal and spatial trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domerq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1101-1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibility of flower scent emissions in two wild subspecies of snapdragon, Antirrhinum majus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1201 - 1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCYCLIC AROMATIC HYDROCARBONS (PAHs) SAMPLED IN AEROSOL PHASE AT DIFFERENT SITES OF THE WESTERN PYRENEES IN NAVARRA (SPAIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Aldabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuncion Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1049 - 1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized liquid extraction using a multivariate chemometric approach and comparison of solid phase extraction cleanup steps for the determination of polycyclic aromatic hydrocarbons in mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 1256, pp. 22-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral scent variation in two &amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt; subspecies influences the choice of naïve bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giurfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (5), pp.1015-1027. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-010-1106-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical trends of polycyclic aromatic hydrocarbon deposition in a remote area of Spain using herbarium moss material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (26), pp.3207-3214. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in atmospheric urban area: monitoring on various types of sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Della Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1-4), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-007-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) emissions from Abies alba in a French forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 354 (2-3), pp.232-245. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogenic volatile organic compounds emission inventory in France - Application to plant ecosystems in the Berre-Marseilles area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, 1, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene emission rates and fluxes measured above a Mediterranean oak (Quercus pubescens) forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoterpene emissions from Beech (Fagus sylvatica) in a french forest and impact on secondary pollutants formation at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (19), pp.3535-3547. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of reduction in the benzene limit value in gasoline on airborne benzene, toluene and xylenes levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 334-335, pp. 177-183. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of binderless particleboards and composites using Sargassum spp. seaweeds pretreated by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Renewable Resources &amp; Biorefineries "Impacting Sustainable Developments Goals by Renewables" (RRB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the rotundone content of 18 grape varieties sourced from a germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Asieieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-screw extrusion of sargassum to produce injection-moulded and compression-cooked biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GiESCO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations on rotundone in Vitis vinifera L. cv. Tardif grapes under field trial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Terroir Congress 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water on VOC emissions from wood-based biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources &amp; Biorefineries. Biobased Solutions for Climate Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hyphenated techniques to study Volatile Organic Compounds for the development of agromaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC 2021, session Applications of Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des COV et des composés soufrés par l'ozone en phase gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety evaluation of the migration in oily cosmetic products in contact with plastic packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierre-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosledan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. 1 p., </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-aldehydes reaction in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC-40, Environmental &amp; Food Monitoring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of odorous molecules in the gas emitted from fertilizer plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Summer School on Environmental applications of AOPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of Aldehydes in Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clearwater, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses: an analytical tool for studying spatial and temporal distribution of PAH atmospheric deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EUROanalysis, European Conference on Analytical Chemistry: analytical chemistry for human well-being and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Chemical Society. POL., Aug 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic determination of polar and non-polar pesticides in apple matrices by using different sample preparation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Baltic Conference on Food Science and Technology: Food for Consumer Well-Being (FOODBALT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latvia University of Agriculture. LVA., May 2014, Jelgava, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as an integrating tool for monitoring PAH atmospheric deposition: comparison with total deposition. A year-long case-study in a Nature Reserve of Navarra (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Miguel Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of bioactive compounds using twin-screw extrusion : comparison between two hemp coproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Renewable Resources and Biorefineries RRB-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valladolid, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de &amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt; L. pour l’obtention de monomères aromatiques à haute valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain – Comparison with heavy metal concentrations, C & N content and their stable isotope signatures δ13C & δ15N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Brescia, Italy. 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of the seasonal variations of atmospheric PAH deposition in a remote area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermajo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Navarra (Pamplona). ESP., Oct 2011, Pampelune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops (ICP Vegetation). CHE., Jan 2011, Rapperswil, Switzerland. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as bioindicators of spatial variations of atmospheric PAH concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tervuren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as bioindicators of temporal variations of air quality inside Bertiz Natural Park, Navarra, Northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fry-drying and combustion of industrial biomass : principles, and preliminary measurements of gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montrejaud Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating biogenic contributions to ozone production at continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Catania, Italy. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds emitted by seaweeds raw materials and biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion bi-vis de Sargassum spp. pour la production d'agromatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée publique - Valorisation de la biomasse issue des algues brunes Sargassum spp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of sargassum seaweeds with PHB polymer for sustainable materials development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hyphenated techniques to study volatile organic compounds for the development of biobased materials from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Advances in Extraction Technologies (ExTech 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-screw extrusion of Sargassum spp. to produce bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Resources and Biorefineries (RRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery of coriander seeds cultivated in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Huy Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Ibnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Baltic Conference on Food Science and Technology : "Future Food: Innovations, Science and Technology" (FoodBalt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 111 p., 2015, 10th Baltic Conference on Food Science and Technology : "Future Food: Innovations, Science and Technology" (FoodBalt 2015) - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de zéolithes pour l’adsorption de composés phénoliques issus de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphenation of planar chromatography to control the occurrence of pesticide residues in apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Recent Advances in Food Analysis (RAFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute of Chemical Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.504, 2014, 6th International Symposium on Recent Advances in Food Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of polycyclic aromatic hydrocarbon deposition in a remote area of Spain by using herbarium moss material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014, Résumés de la 24ème réunion des sciences de la terre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de composés phénoliques issus de ressources renouvelables par des zéolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Réunion du Groupe Français des Zéolithes (GFZ 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, 30ème Réunion du Groupe Français des Zéolithes (GFZ 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain: Influence of site-specific and regional characteristics on their occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites thermoplastiques pour l'injection-moulage de pots hoticoles à base de PHB-Sargassum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée publique - Valorisation de la biomasse issue des algues brunes Sargassum spp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt;: analytical and sensory assessments to develop a non-food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn Sensory Science Symposium (Pangborn 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. Food Quality and Preference, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of selected pesticides in apple matrices by using QuEChERS sample preparation method and gas chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EUROanalysis, European Conference on Analytical Chemistry : analytical chemistry for human well-being and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Varsovie, Poland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt; : une variation des odeurs florales selon l'altitude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Jaworsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre de l'AFJCEC (Association française des jeunes chercheurs en écologie chimique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of benzene, toluene, ethylbenzene and O, M, P-xylene by photocatalytic tio2- bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Analytical Chemistry (ISEAC 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Anvers, Belgium. International Journal of Environmental Analytical Chemistry, 2012, Manuscripts presented at the 37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site-specific and regional characteristics on the occurrence of polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Air Quality Symposium: Plant, Animal and Human (BIOMAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anvers, Belgium. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of by-products from &amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt; L. industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Renewable Resources and Biorefineries (RRB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de polluants organiques persistants des matrices végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric PAH deposition in a Nature Reserve of Navarra (Spain): seasonal and spatial distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prado Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO and BTEX using photocatalytic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Européennes de Photocatalyse (JEP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes as biomonitors of the spatial distribution of atmospheric deposition – PAH concentrations and isotopic signatures in mosses from Navarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermajo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of flower scent emissions in two wild subspecies of the snapdragon, &amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring deposition of airborne persistent organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROanalysis 16, The European Conference on Analytical Chemistry : Challenges in Modern Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belgrade, Serbia. Analytical and Bioanalytical Chemistry, 403 (4), 2011, Euroanalysis XVI/The European Conference on Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment to design fry-drying process of industrial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Appin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2010 - 3rd International Conference on Engineering for Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pékin, China. 2010, WasteEng : 3rd international conference on engineering for waste and biomass valorization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends in the concentration of polycyclic aromatic hydrocarbons in mosses in Bertiz natural park (Northern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23.Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tervuren, Belgium. 2010, ICP Vegetation : 23.Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of several techniques for determination of Volatile Organic Compounds in air samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 2010, ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized liquid extraction (PLE) of polycyclic aromatic hydrocarbons from mosses associated with solid phase extraction (SPE) clean-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 2010, ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input data on biogenic volatile organic compounds emission inventory. Application to the natural park of Bertiz – North of Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. 2009, International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriander Straw and Press Cake from Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Coriander (Coriandrum sativum): Chemistry, Functionality, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2023, 9781032068527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et environnement : Cours, études de cas et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2013, 9782100568956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Naim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cauchois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Greaves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bauta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17030539" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblancq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Labdelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahirine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zemour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12123200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#232;re-Grebel Babouongolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Murphy Elouma Ndinga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.1936203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Murat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Harohalli Puttaswamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cosl&#233;dan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02519-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Uitterhaegen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08101-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122552" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.03.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Burianov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.05.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Bassil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13296" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Marie Foan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domercq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bermejo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Miguel Santamar&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Th&#246;ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.08.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harmens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mills" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.10.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domerq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Suchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Aldabe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Santamaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elustondo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Parra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-1106-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C6ABE181E56E6F011592B2CA5D6233D9EF8F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lasheras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.05.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dejean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Meybeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Della Massa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-007-0136-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THSM15C7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moukhtar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CN9KNM5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumergues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liberto Torres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.08.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDMRB23-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumergues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.02.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6TDF67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Olivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Meybeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.04.065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711080v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04955513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04955533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre-Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosledan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.790" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Domercq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Masseron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santamaria" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermajo-Orduna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Hedi Romdhana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montrejaud Vignoles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058048v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804566v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/chimie-et-genie-chimique/master-et-doctorat-capes-agreg/chimie-et-environneme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tapia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riviere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725340v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725275v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deletraz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Huy Bui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Ibnou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1362/10th-baltic-conference-on-food-science-and-technology-future-food-innovations-science-and-technology%E2%80%9D-foodbalt-2015/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740990v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pesch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743659v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kandji" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ederra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742505v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725310v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738834v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pesch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744561v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748985v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Domercq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo-Orduna" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748321v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746491v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Appin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754154v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ederra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754153v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Naim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cauchois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Greaves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bauta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblancq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17030539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Labdelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahirine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zemour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12123200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#232;re-Grebel Babouongolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Murphy Elouma Ndinga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.1936203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cosl&#233;dan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02519-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Harohalli Puttaswamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Uitterhaegen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08101-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.03.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122552" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Burianov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.05.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Bassil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13296" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Marie Foan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domercq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bermejo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Miguel Santamar&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Th&#246;ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.08.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harmens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mills" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.10.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domerq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Suchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Aldabe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Santamaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elustondo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Parra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-1106-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C6ABE181E56E6F011592B2CA5D6233D9EF8F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lasheras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.05.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dejean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Meybeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Della Massa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-007-0136-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THSM15C7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moukhtar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CN9KNM5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumergues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liberto Torres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.08.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDMRB23-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumergues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.02.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6TDF67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Olivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Meybeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.04.065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711080v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04955513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04955533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre-Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosledan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.790" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792882v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Domercq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Masseron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santamaria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermajo-Orduna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Hedi Romdhana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montrejaud Vignoles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riviere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tapia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deletraz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Huy Bui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Ibnou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1362/10th-baltic-conference-on-food-science-and-technology-future-food-innovations-science-and-technology%E2%80%9D-foodbalt-2015/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kandji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ederra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742505v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740990v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pesch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725310v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745402v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Castro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pesch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748321v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Domercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo-Orduna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746602v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746491v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744561v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173803v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Appin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ederra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058048v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/chimie-et-genie-chimique/master-et-doctorat-capes-agreg/chimie-et-environneme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>