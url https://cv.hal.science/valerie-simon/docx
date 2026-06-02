--- v1 (2026-05-06)
+++ v2 (2026-06-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie SIMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAP controls mTORC2 integrity via UBE3C-mediated mLST8 ubiquitination to mediate its tumour suppressive function in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Mevizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein fining agents and bentonite on rotundone concentration in red wine made from &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chemical characterization of sargassum spp. seaweeds from different locations on caribbean islands: a screening of organic compounds and heavy metals contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Calbrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Binderless Particleboard from Brown Seaweed Sargassum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.539. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17030539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of Volatile Organic Compounds (VOCs) as Safety Indicators in the Development of Wood-Based Binderless Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1266. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Ion Flow Tube Mass Spectrometry (SIFT-MS): a promising technology for the high throughput phenotyping of grape berry volatile fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchamber Extraction and Analytical Pyrolysis to Explore Volatile Organic Compounds from Compression-Cooking Wood Materials Obtained under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8260. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ecotype and Environment on Oil Content, Fatty Acid, and Sterol Composition of Seed, Kernel, and Epicarp of the Atlas Pistachio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Labdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tahirine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Foughalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.3200. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12123200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to discriminate the volatilome of Vitis vinifera berries by selected ion flow tube mass Spectrometry analysis and chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.111434. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in Aromatic Composition of Different Fruit Parts of Pseudospondias microcarpa (A. Rich) Engl from Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévère-Grebel Babouongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Nkounkou Loumpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Murphy Elouma Ndinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0972060X.2021.1936203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a HS-SPME-GC-MS method for the analysis of phthalates in glycerin and liquid paraffin: application to safety evaluation of cosmetic packagings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02519-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (10), pp.1133-1145. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 387, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Potential Extractables and Leachables in Cosmetic Plastic Packaging by Microchambers-Thermal Extraction and Pyrolysis-Gas Chromatography-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Harohalli Puttaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC and carbonyl compound emissions of a fiberboard resulting from a coriander biorefinery: comparison with two commercial wood-based building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (14), pp.16121-16133. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Quantification by Selected Ion Flow Tube Mass Spectrometry: Influence of Humidity and Manufacturing Gas of Ozone Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (24), pp.15518-15524. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehydes gas ozonation monitoring: Interest of SIFT/MS versus GC/FID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of targeted non-intentionally added substances in cosmetics in contact with plastic packagings. Analytical and toxicological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.106-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistacia Atlantica Desf., a Source of Healthy Vegetable Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Labdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.2552. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9122552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of volatile organic compound emissions from self-bonded boards resulting from a coriander biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Burianová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane O. Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechano-chemical extraction of hydroxycinnamic acids from industrial hemp by-products using a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.335-345. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prevention of the negative matrix effect of terpenoids on pesticides in apples quantification by gas chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1483, pp.8-19. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2016.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Matching as an Improvement Strategy for the Detection of Pesticide Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (5), pp.T1342-T1350. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Prior Learning Experience on Pollinator Choice: An Experiment Using Bumblebees on Two Wild Floral Types of Antirrhinum majus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0130225. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of hydroxycinnamic acids from renewable resources by adsorption on zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.748-754. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as an integrating tool for monitoring PAH atmospheric deposition: Comparison with total deposition and evaluation of bioconcentration factors. A year-long case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Marie Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Miguel Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.452-458. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of PAH concentrations and stable isotope signatures (δ13C, δ15N) in mosses from three European areas - Characterization by multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 184, pp. 113-122. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial mosses as biomonitors of atmospheric POPs pollution: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 173, pp. 245-254. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of polycyclic aromatic hydrocarbon particulates from combustion of different fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4a), pp.946-955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (pahs) in remote bulk and throughfall deposition: seasonal and spatial trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domerq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1101-1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibility of flower scent emissions in two wild subspecies of snapdragon, Antirrhinum majus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1201 - 1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCYCLIC AROMATIC HYDROCARBONS (PAHs) SAMPLED IN AEROSOL PHASE AT DIFFERENT SITES OF THE WESTERN PYRENEES IN NAVARRA (SPAIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Aldabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuncion Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1049 - 1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized liquid extraction using a multivariate chemometric approach and comparison of solid phase extraction cleanup steps for the determination of polycyclic aromatic hydrocarbons in mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 1256, pp. 22-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral scent variation in two &amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt; subspecies influences the choice of naïve bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giurfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (5), pp.1015-1027. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-010-1106-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical trends of polycyclic aromatic hydrocarbon deposition in a remote area of Spain using herbarium moss material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (26), pp.3207-3214. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in atmospheric urban area: monitoring on various types of sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Della Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1-4), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-007-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) emissions from Abies alba in a French forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 354 (2-3), pp.232-245. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogenic volatile organic compounds emission inventory in France - Application to plant ecosystems in the Berre-Marseilles area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, 1, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene emission rates and fluxes measured above a Mediterranean oak (Quercus pubescens) forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoterpene emissions from Beech (Fagus sylvatica) in a french forest and impact on secondary pollutants formation at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (19), pp.3535-3547. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of reduction in the benzene limit value in gasoline on airborne benzene, toluene and xylenes levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 334-335, pp. 177-183. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of binderless particleboards and composites using Sargassum spp. seaweeds pretreated by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Renewable Resources &amp; Biorefineries "Impacting Sustainable Developments Goals by Renewables" (RRB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the rotundone content of 18 grape varieties sourced from a germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Asieieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-screw extrusion of sargassum to produce injection-moulded and compression-cooked biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GiESCO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations on rotundone in Vitis vinifera L. cv. Tardif grapes under field trial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Terroir Congress 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water on VOC emissions from wood-based biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources &amp; Biorefineries. Biobased Solutions for Climate Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hyphenated techniques to study Volatile Organic Compounds for the development of agromaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC 2021, session Applications of Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des COV et des composés soufrés par l'ozone en phase gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety evaluation of the migration in oily cosmetic products in contact with plastic packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierre-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosledan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. 1 p., </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-aldehydes reaction in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC-40, Environmental &amp; Food Monitoring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of odorous molecules in the gas emitted from fertilizer plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Summer School on Environmental applications of AOPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of Aldehydes in Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clearwater, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses: an analytical tool for studying spatial and temporal distribution of PAH atmospheric deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EUROanalysis, European Conference on Analytical Chemistry: analytical chemistry for human well-being and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Chemical Society. POL., Aug 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic determination of polar and non-polar pesticides in apple matrices by using different sample preparation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Baltic Conference on Food Science and Technology: Food for Consumer Well-Being (FOODBALT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latvia University of Agriculture. LVA., May 2014, Jelgava, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as an integrating tool for monitoring PAH atmospheric deposition: comparison with total deposition. A year-long case-study in a Nature Reserve of Navarra (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Miguel Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of bioactive compounds using twin-screw extrusion : comparison between two hemp coproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Renewable Resources and Biorefineries RRB-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valladolid, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de &amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt; L. pour l’obtention de monomères aromatiques à haute valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain – Comparison with heavy metal concentrations, C & N content and their stable isotope signatures δ13C & δ15N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Brescia, Italy. 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of the seasonal variations of atmospheric PAH deposition in a remote area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermajo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Navarra (Pamplona). ESP., Oct 2011, Pampelune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops (ICP Vegetation). CHE., Jan 2011, Rapperswil, Switzerland. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as bioindicators of spatial variations of atmospheric PAH concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tervuren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as bioindicators of temporal variations of air quality inside Bertiz Natural Park, Navarra, Northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fry-drying and combustion of industrial biomass : principles, and preliminary measurements of gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montrejaud Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating biogenic contributions to ozone production at continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Catania, Italy. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds emitted by seaweeds raw materials and biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion bi-vis de Sargassum spp. pour la production d'agromatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée publique - Valorisation de la biomasse issue des algues brunes Sargassum spp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of sargassum seaweeds with PHB polymer for sustainable materials development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hyphenated techniques to study volatile organic compounds for the development of biobased materials from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Advances in Extraction Technologies (ExTech 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-screw extrusion of Sargassum spp. to produce bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Resources and Biorefineries (RRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery of coriander seeds cultivated in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Huy Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Ibnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Baltic Conference on Food Science and Technology : "Future Food: Innovations, Science and Technology" (FoodBalt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 111 p., 2015, 10th Baltic Conference on Food Science and Technology : "Future Food: Innovations, Science and Technology" (FoodBalt 2015) - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de zéolithes pour l’adsorption de composés phénoliques issus de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphenation of planar chromatography to control the occurrence of pesticide residues in apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Recent Advances in Food Analysis (RAFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute of Chemical Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.504, 2014, 6th International Symposium on Recent Advances in Food Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of polycyclic aromatic hydrocarbon deposition in a remote area of Spain by using herbarium moss material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014, Résumés de la 24ème réunion des sciences de la terre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de composés phénoliques issus de ressources renouvelables par des zéolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Réunion du Groupe Français des Zéolithes (GFZ 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, 30ème Réunion du Groupe Français des Zéolithes (GFZ 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain: Influence of site-specific and regional characteristics on their occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites thermoplastiques pour l'injection-moulage de pots hoticoles à base de PHB-Sargassum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée publique - Valorisation de la biomasse issue des algues brunes Sargassum spp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt;: analytical and sensory assessments to develop a non-food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn Sensory Science Symposium (Pangborn 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. Food Quality and Preference, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of selected pesticides in apple matrices by using QuEChERS sample preparation method and gas chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EUROanalysis, European Conference on Analytical Chemistry : analytical chemistry for human well-being and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Varsovie, Poland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt; : une variation des odeurs florales selon l'altitude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Jaworsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre de l'AFJCEC (Association française des jeunes chercheurs en écologie chimique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of benzene, toluene, ethylbenzene and O, M, P-xylene by photocatalytic tio2- bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Analytical Chemistry (ISEAC 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Anvers, Belgium. International Journal of Environmental Analytical Chemistry, 2012, Manuscripts presented at the 37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site-specific and regional characteristics on the occurrence of polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Air Quality Symposium: Plant, Animal and Human (BIOMAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anvers, Belgium. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of by-products from &amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt; L. industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Renewable Resources and Biorefineries (RRB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de polluants organiques persistants des matrices végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric PAH deposition in a Nature Reserve of Navarra (Spain): seasonal and spatial distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prado Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO and BTEX using photocatalytic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Européennes de Photocatalyse (JEP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes as biomonitors of the spatial distribution of atmospheric deposition – PAH concentrations and isotopic signatures in mosses from Navarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermajo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of flower scent emissions in two wild subspecies of the snapdragon, &amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring deposition of airborne persistent organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROanalysis 16, The European Conference on Analytical Chemistry : Challenges in Modern Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belgrade, Serbia. Analytical and Bioanalytical Chemistry, 403 (4), 2011, Euroanalysis XVI/The European Conference on Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment to design fry-drying process of industrial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Appin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2010 - 3rd International Conference on Engineering for Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pékin, China. 2010, WasteEng : 3rd international conference on engineering for waste and biomass valorization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends in the concentration of polycyclic aromatic hydrocarbons in mosses in Bertiz natural park (Northern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23.Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tervuren, Belgium. 2010, ICP Vegetation : 23.Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of several techniques for determination of Volatile Organic Compounds in air samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 2010, ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized liquid extraction (PLE) of polycyclic aromatic hydrocarbons from mosses associated with solid phase extraction (SPE) clean-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 2010, ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input data on biogenic volatile organic compounds emission inventory. Application to the natural park of Bertiz – North of Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. 2009, International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriander Straw and Press Cake from Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Coriander (Coriandrum sativum): Chemistry, Functionality, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2023, 9781032068527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et environnement : Cours, études de cas et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2013, 9782100568956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie SIMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAP controls mTORC2 integrity via UBE3C-mediated mLST8 ubiquitination to mediate its tumour suppressive function in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Mevizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein fining agents and bentonite on rotundone concentration in red wine made from &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chemical characterization of sargassum spp. seaweeds from different locations on caribbean islands: a screening of organic compounds and heavy metals contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Calbrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Binderless Particleboard from Brown Seaweed Sargassum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.539. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17030539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of Volatile Organic Compounds (VOCs) as Safety Indicators in the Development of Wood-Based Binderless Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1266. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Ion Flow Tube Mass Spectrometry (SIFT-MS): a promising technology for the high throughput phenotyping of grape berry volatile fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchamber Extraction and Analytical Pyrolysis to Explore Volatile Organic Compounds from Compression-Cooking Wood Materials Obtained under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8260. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ecotype and Environment on Oil Content, Fatty Acid, and Sterol Composition of Seed, Kernel, and Epicarp of the Atlas Pistachio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Labdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tahirine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Foughalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.3200. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12123200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to discriminate the volatilome of Vitis vinifera berries by selected ion flow tube mass Spectrometry analysis and chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.111434. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in Aromatic Composition of Different Fruit Parts of Pseudospondias microcarpa (A. Rich) Engl from Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévère-Grebel Babouongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Nkounkou Loumpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Murphy Elouma Ndinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0972060X.2021.1936203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a HS-SPME-GC-MS method for the analysis of phthalates in glycerin and liquid paraffin: application to safety evaluation of cosmetic packagings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02519-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (10), pp.1133-1145. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 387, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Potential Extractables and Leachables in Cosmetic Plastic Packaging by Microchambers-Thermal Extraction and Pyrolysis-Gas Chromatography-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Harohalli Puttaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC and carbonyl compound emissions of a fiberboard resulting from a coriander biorefinery: comparison with two commercial wood-based building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (14), pp.16121-16133. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Quantification by Selected Ion Flow Tube Mass Spectrometry: Influence of Humidity and Manufacturing Gas of Ozone Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (24), pp.15518-15524. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehydes gas ozonation monitoring: Interest of SIFT/MS versus GC/FID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of targeted non-intentionally added substances in cosmetics in contact with plastic packagings. Analytical and toxicological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coslédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.106-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistacia Atlantica Desf., a Source of Healthy Vegetable Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Labdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.2552. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9122552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of volatile organic compound emissions from self-bonded boards resulting from a coriander biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Burianová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane O. Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechano-chemical extraction of hydroxycinnamic acids from industrial hemp by-products using a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.335-345. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prevention of the negative matrix effect of terpenoids on pesticides in apples quantification by gas chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1483, pp.8-19. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2016.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Matching as an Improvement Strategy for the Detection of Pesticide Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (5), pp.T1342-T1350. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Prior Learning Experience on Pollinator Choice: An Experiment Using Bumblebees on Two Wild Floral Types of Antirrhinum majus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0130225. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of hydroxycinnamic acids from renewable resources by adsorption on zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.748-754. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as an integrating tool for monitoring PAH atmospheric deposition: Comparison with total deposition and evaluation of bioconcentration factors. A year-long case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Marie Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Miguel Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.452-458. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of PAH concentrations and stable isotope signatures (δ13C, δ15N) in mosses from three European areas - Characterization by multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 184, pp. 113-122. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial mosses as biomonitors of atmospheric POPs pollution: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 173, pp. 245-254. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of polycyclic aromatic hydrocarbon particulates from combustion of different fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4a), pp.946-955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (pahs) in remote bulk and throughfall deposition: seasonal and spatial trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domerq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1101-1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibility of flower scent emissions in two wild subspecies of snapdragon, Antirrhinum majus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1201 - 1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCYCLIC AROMATIC HYDROCARBONS (PAHs) SAMPLED IN AEROSOL PHASE AT DIFFERENT SITES OF THE WESTERN PYRENEES IN NAVARRA (SPAIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Aldabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuncion Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.1049 - 1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized liquid extraction using a multivariate chemometric approach and comparison of solid phase extraction cleanup steps for the determination of polycyclic aromatic hydrocarbons in mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 1256, pp. 22-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral scent variation in two &amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt; subspecies influences the choice of naïve bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giurfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (5), pp.1015-1027. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-010-1106-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical trends of polycyclic aromatic hydrocarbon deposition in a remote area of Spain using herbarium moss material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (26), pp.3207-3214. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in atmospheric urban area: monitoring on various types of sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Della Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1-4), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-007-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) emissions from Abies alba in a French forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 354 (2-3), pp.232-245. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogenic volatile organic compounds emission inventory in France - Application to plant ecosystems in the Berre-Marseilles area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, 1, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene emission rates and fluxes measured above a Mediterranean oak (Quercus pubescens) forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoterpene emissions from Beech (Fagus sylvatica) in a french forest and impact on secondary pollutants formation at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (19), pp.3535-3547. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of reduction in the benzene limit value in gasoline on airborne benzene, toluene and xylenes levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberto Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 334-335, pp. 177-183. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of binderless particleboards and composites using Sargassum spp. seaweeds pretreated by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Renewable Resources &amp; Biorefineries "Impacting Sustainable Developments Goals by Renewables" (RRB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the rotundone content of 18 grape varieties sourced from a germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Asieieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-screw extrusion of sargassum to produce injection-moulded and compression-cooked biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GiESCO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations on rotundone in Vitis vinifera L. cv. Tardif grapes under field trial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Terroir Congress 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water on VOC emissions from wood-based biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources &amp; Biorefineries. Biobased Solutions for Climate Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hyphenated techniques to study Volatile Organic Compounds for the development of agromaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC 2021, session Applications of Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des COV et des composés soufrés par l'ozone en phase gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety evaluation of the migration in oily cosmetic products in contact with plastic packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierre-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosledan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. 1 p., </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-aldehydes reaction in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC-40, Environmental &amp; Food Monitoring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of odorous molecules in the gas emitted from fertilizer plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Summer School on Environmental applications of AOPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of Aldehydes in Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vitola Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clearwater, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses: an analytical tool for studying spatial and temporal distribution of PAH atmospheric deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EUROanalysis, European Conference on Analytical Chemistry: analytical chemistry for human well-being and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Chemical Society. POL., Aug 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic determination of polar and non-polar pesticides in apple matrices by using different sample preparation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Baltic Conference on Food Science and Technology: Food for Consumer Well-Being (FOODBALT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latvia University of Agriculture. LVA., May 2014, Jelgava, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as an integrating tool for monitoring PAH atmospheric deposition: comparison with total deposition. A year-long case-study in a Nature Reserve of Navarra (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Miguel Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of bioactive compounds using twin-screw extrusion : comparison between two hemp coproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Renewable Resources and Biorefineries RRB-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valladolid, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de &amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt; L. pour l’obtention de monomères aromatiques à haute valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain – Comparison with heavy metal concentrations, C & N content and their stable isotope signatures δ13C & δ15N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Brescia, Italy. 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of the seasonal variations of atmospheric PAH deposition in a remote area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermajo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Navarra (Pamplona). ESP., Oct 2011, Pampelune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops (ICP Vegetation). CHE., Jan 2011, Rapperswil, Switzerland. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as bioindicators of spatial variations of atmospheric PAH concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tervuren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as bioindicators of temporal variations of air quality inside Bertiz Natural Park, Navarra, Northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fry-drying and combustion of industrial biomass : principles, and preliminary measurements of gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hedi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montrejaud Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating biogenic contributions to ozone production at continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Catania, Italy. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds emitted by seaweeds raw materials and biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion bi-vis de Sargassum spp. pour la production d'agromatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée publique - Valorisation de la biomasse issue des algues brunes Sargassum spp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of sargassum seaweeds with PHB polymer for sustainable materials development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hyphenated techniques to study volatile organic compounds for the development of biobased materials from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Advances in Extraction Technologies (ExTech 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-screw extrusion of Sargassum spp. to produce bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Resources and Biorefineries (RRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery of coriander seeds cultivated in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Uitterhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Huy Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Ibnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Baltic Conference on Food Science and Technology : "Future Food: Innovations, Science and Technology" (FoodBalt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 111 p., 2015, 10th Baltic Conference on Food Science and Technology : "Future Food: Innovations, Science and Technology" (FoodBalt 2015) - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de zéolithes pour l’adsorption de composés phénoliques issus de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphenation of planar chromatography to control the occurrence of pesticide residues in apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Recent Advances in Food Analysis (RAFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute of Chemical Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.504, 2014, 6th International Symposium on Recent Advances in Food Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of polycyclic aromatic hydrocarbon deposition in a remote area of Spain by using herbarium moss material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014, Résumés de la 24ème réunion des sciences de la terre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de composés phénoliques issus de ressources renouvelables par des zéolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Réunion du Groupe Français des Zéolithes (GFZ 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, 30ème Réunion du Groupe Français des Zéolithes (GFZ 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain: Influence of site-specific and regional characteristics on their occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites thermoplastiques pour l'injection-moulage de pots hoticoles à base de PHB-Sargassum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée publique - Valorisation de la biomasse issue des algues brunes Sargassum spp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt;: analytical and sensory assessments to develop a non-food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn Sensory Science Symposium (Pangborn 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. Food Quality and Preference, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of selected pesticides in apple matrices by using QuEChERS sample preparation method and gas chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EUROanalysis, European Conference on Analytical Chemistry : analytical chemistry for human well-being and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Varsovie, Poland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt; : une variation des odeurs florales selon l'altitude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Jaworsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre de l'AFJCEC (Association française des jeunes chercheurs en écologie chimique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of benzene, toluene, ethylbenzene and O, M, P-xylene by photocatalytic tio2- bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Analytical Chemistry (ISEAC 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Anvers, Belgium. International Journal of Environmental Analytical Chemistry, 2012, Manuscripts presented at the 37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site-specific and regional characteristics on the occurrence of polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Air Quality Symposium: Plant, Animal and Human (BIOMAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anvers, Belgium. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of by-products from &amp;lt;em&amp;gt;Cannabis sativa&amp;lt;/em&amp;gt; L. industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Renewable Resources and Biorefineries (RRB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de polluants organiques persistants des matrices végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric PAH deposition in a Nature Reserve of Navarra (Spain): seasonal and spatial distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prado Domercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermejo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO and BTEX using photocatalytic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Européennes de Photocatalyse (JEP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes as biomonitors of the spatial distribution of atmospheric deposition – PAH concentrations and isotopic signatures in mosses from Navarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Bermajo-Orduna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of flower scent emissions in two wild subspecies of the snapdragon, &amp;lt;em&amp;gt;Antirrhinum majus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Pyrenees International Conference (EPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pampelune, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring deposition of airborne persistent organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROanalysis 16, The European Conference on Analytical Chemistry : Challenges in Modern Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belgrade, Serbia. Analytical and Bioanalytical Chemistry, 403 (4), 2011, Euroanalysis XVI/The European Conference on Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment to design fry-drying process of industrial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Appin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2010 - 3rd International Conference on Engineering for Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pékin, China. 2010, WasteEng : 3rd international conference on engineering for waste and biomass valorization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends in the concentration of polycyclic aromatic hydrocarbons in mosses in Bertiz natural park (Northern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23.Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tervuren, Belgium. 2010, ICP Vegetation : 23.Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of several techniques for determination of Volatile Organic Compounds in air samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 2010, ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized liquid extraction (PLE) of polycyclic aromatic hydrocarbons from mosses associated with solid phase extraction (SPE) clean-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 2010, ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input data on biogenic volatile organic compounds emission inventory. Application to the natural park of Bertiz – North of Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. 2009, International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriander Straw and Press Cake from Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Coriander (Coriandrum sativum): Chemistry, Functionality, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2023, 9781032068527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et environnement : Cours, études de cas et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2013, 9782100568956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Naim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cauchois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Greaves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bauta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblancq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17030539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Labdelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahirine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zemour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12123200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#232;re-Grebel Babouongolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Murphy Elouma Ndinga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.1936203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cosl&#233;dan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02519-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Harohalli Puttaswamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Uitterhaegen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08101-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.03.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122552" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Burianov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.05.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Bassil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13296" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Marie Foan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domercq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bermejo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Miguel Santamar&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Th&#246;ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.08.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harmens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mills" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.10.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domerq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Suchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Aldabe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Santamaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elustondo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Parra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-1106-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C6ABE181E56E6F011592B2CA5D6233D9EF8F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lasheras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.05.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dejean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Meybeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Della Massa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-007-0136-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THSM15C7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moukhtar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CN9KNM5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumergues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liberto Torres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.08.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDMRB23-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumergues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.02.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6TDF67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Olivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Meybeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.04.065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711080v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04955513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04955533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre-Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosledan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.790" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792882v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Domercq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Masseron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santamaria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermajo-Orduna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Hedi Romdhana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montrejaud Vignoles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riviere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tapia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deletraz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Huy Bui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Ibnou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1362/10th-baltic-conference-on-food-science-and-technology-future-food-innovations-science-and-technology%E2%80%9D-foodbalt-2015/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kandji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ederra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742505v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740990v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pesch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725310v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745402v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Castro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pesch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748321v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Domercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo-Orduna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746602v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746491v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744561v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173803v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Appin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ederra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058048v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/chimie-et-genie-chimique/master-et-doctorat-capes-agreg/chimie-et-environneme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Naim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cauchois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Greaves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bauta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblancq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17030539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Labdelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahirine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zemour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12123200" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#232;re-Grebel Babouongolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Murphy Elouma Ndinga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.1936203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cosl&#233;dan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02519-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Harohalli Puttaswamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Uitterhaegen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08101-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.03.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122552" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Burianov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.05.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Bassil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13296" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Marie Foan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domercq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bermejo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Miguel Santamar&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Th&#246;ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.08.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harmens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mills" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.10.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domerq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Suchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Aldabe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Santamaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elustondo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Parra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-1106-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C6ABE181E56E6F011592B2CA5D6233D9EF8F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lasheras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.05.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dejean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Meybeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Della Massa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-007-0136-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THSM15C7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moukhtar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CN9KNM5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumergues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liberto Torres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.08.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDMRB23-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumergues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.02.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6TDF67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Olivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Meybeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.04.065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711080v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04955513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04955533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre-Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosledan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.790" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792882v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Domercq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Masseron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santamaria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermajo-Orduna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Hedi Romdhana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montrejaud Vignoles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riviere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tapia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deletraz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Huy Bui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Ibnou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1362/10th-baltic-conference-on-food-science-and-technology-future-food-innovations-science-and-technology%E2%80%9D-foodbalt-2015/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kandji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ederra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742505v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740990v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pesch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725310v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745402v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Castro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pesch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748321v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Domercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo-Orduna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746602v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746491v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744561v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173803v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Appin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ederra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058048v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/chimie-et-genie-chimique/master-et-doctorat-capes-agreg/chimie-et-environneme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>