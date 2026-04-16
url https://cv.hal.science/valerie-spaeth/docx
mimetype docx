--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -2204,2123 +2204,2123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment gérer et faire vivre une unité de recherche en SHS : le DILTEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire franco-égyptien « Forde-Transit », formation au management de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forde-transit et PLIDAM, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux contemporains pour la Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture didactique, cultures éducatives, tensions et enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du français langue étrangère et méthodologie de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UR « Langage et société » CNRST-URAC 56, Apr 2016, Université kénitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Forde-transit et PLIDAM, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer les frontières avec Louis Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le FLE/S dans tous états. Dialogues avec Louis Porcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Guimbretière, Véronique Laurens, Valérie Spaëth, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques linguistiques et politiques éducatives en Afrique francophone. La francophonie entre contexte global et contextes locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, littératures et territoires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SÉMINAIRE CONJOINT D’ÉTUDES SUPÉRIEURES EN LITTÉRATURES DE LANGUE FRANÇAISE, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Guimbretière, Véronique Laurens, Valérie Spaëth, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement en français pour les étrangers : pédagogie et idéologies linguistiques dans les écoles de l’Alliance Israélite Universelle et de l’Alliance Française (1860- 1883). Contribution à une histoire connectée en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école et les langues dans les espaces en situation de partage linguistique à travers l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc Le Cam, May 2016, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SÉMINAIRE CONJOINT D’ÉTUDES SUPÉRIEURES EN LITTÉRATURES DE LANGUE FRANÇAISE, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du Français langue étrangère et seconde : une discipline frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français une langue frontière, Congrès professeurs de français du Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF/AUF, Sep 2015, MACAPA, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc Le Cam, May 2016, Quimper, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet en didactique des langues entre mémoire et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du FLES et des langues : Plurilinguisme et biographie langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Molinié; V. Spaëth, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FIPF/AUF, Sep 2015, MACAPA, Brésil</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts de langues : histoire et tensions en didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact de langues : situations, représentations, réalisations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 268, 18e rencontres jeunes chercheurs, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Molinié; V. Spaëth, Apr 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation entre projets internationaux dans la francophonie et recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres scientifiques autour d'IFADEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ED 268, 18e rencontres jeunes chercheurs, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux enjeux pour une équipe de didactique des langues et des cultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et idéologies en didactique des langues : acteurs et discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Zarate-PLIDAM, Jun 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Geneviève Zarate-PLIDAM, Jun 2014, paris, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE CONCEPT DE « LANGUE-CULTURE » ET SES ENJEUX CONTEMPORAINS DANS L'ENSEIGNEMENT/APPRENTISSAGE DES LANGUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement de l’arabe en Israël et en France ; l’enseignement de l’hébreu dans le monde arabe : des regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il-Il YATSIV, Jan 2014, Tel Aviv/Kfar Saba, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AUF, Dec 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des outils dans la recherche en didactique du FLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Spaëth; Anne-Sophie Calinon, Jun 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Il-Il YATSIV, Jan 2014, Tel Aviv/Kfar Saba, Israël</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’interculturel en didactique du FLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans d'interculturel en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Groux, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Spaëth; Anne-Sophie Calinon, Jun 2013, Besançon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des méthodologies en français langue étrangère (FLE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CEPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPED, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Groux, Jun 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du français langue étrangère (FLE) vs didactique des langues et politique linguistique : histoire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques linguistiques éducatives et enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEPED, Nov 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire vs mémoire, une aporie en didactique du FLES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages–Cultures– Sociétés : interrogations didactiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Paul Narcy-Combes, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Apr 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue et discours d’enseignement dans la formation des professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences CASNAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV Créteil, Mar 2012, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Paul Narcy-Combes, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la société et l’école, le français au contact des autres langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Marquillo Larruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expolangues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d’enseignement, discours politiques dans la diffusion du français au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours et pratiques dans la didactique des langues et l'enseignement : la question du sujet dans le contexte de la mondialisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Anderson, Daniel Lebeau, Valérie Spaëth, Jan 2012, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une économie discursive de la langue-culture: le français en partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement des langues étrangères dans une société multiculturelle : les enjeux, les conditions et la place du français </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galia Yanoshevsky, Mar 2012, BAR ILAN, Israël</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des enseignants de français langue étrangère et seconde : historique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49e rencontre de l’Asdifle : Français langue étrangère, l’instant et l’histoire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue seconde (FLS) : contextualisations et situations d’enseignement/apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expolangues, conférences DIDIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier éditeur, Feb 2012, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notions de langue-culture et de normes dans la didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR BK21 "Formation des critiques des traductions", Dépt de langue et littératures françaises, Université Koréa, Dec 2011, Séoul, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français comme discours et langue des disciplines : problèmes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du Français langue seconde en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEF, Oct 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions dans les discours d’alphabétisation et d’illettrisme : les littératies en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées français langue seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV Besançon, Dec 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme des familles et réussite scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme et réussite scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour favoriser l'égalité des chances à l'école APFEE, May 2011, Pontarlier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFADEM Methodology and Academic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFADEM : scientific framework </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.J. Loiret, Oct 2011, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des discours sur le silence dans les méthodologies de l’enseignement du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes du non-dit / silence et sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Héliane Kohler, Apr 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français langue et discours d’enseignement dans la formation des professeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences CASNAV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CASNAV Créteil, Mar 2012, Créteil, France</w:t>
+              <w:t xml:space="preserve">Rencontres de formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV et CRDP de Montpellier, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...784 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432886v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01431620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métaphore comme outil totalitaire : LTI de V. Klemperer</w:t>
               </w:r>
@@ -7665,51 +7665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01693055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.167.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01528327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Albano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Ki&#7873;u Ly Ph&#7841;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463728249/language-learning-and-teaching-in-missionary-and-colonial-contexts." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728249_ch7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/186395" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01323003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ottavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01693055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.167.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01528327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Albano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Ki&#7873;u Ly Ph&#7841;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463728249/language-learning-and-teaching-in-missionary-and-colonial-contexts." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728249_ch7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/186395" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01323003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ottavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>