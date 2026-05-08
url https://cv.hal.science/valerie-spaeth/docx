--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -796,1140 +796,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA QUESTION DE L’AUTRE EN DIDACTIQUE DES LANGUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01322990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transposition du concept de représentation en didactique du français langue étrangère et seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et Applications - FDLM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La transposition en didactique du FLE et du FLS, 55, pp.44-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01322998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation, 23</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bréal et Arsène Darmesteter : deux savants juifs face au langage, aux langues et au pouvoir&amp;quot; in Langages 182.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01322980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions de diffusion du français et l'EPPFE en 1920 : l'universalité du français en question ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les institutions de diffusion du français et l'EPPFE en 1920 : l'universalité du français en question ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01322993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation du français dans la seconde partie du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le français au contact des langues : histoire, sociolinguistique, didactique, 167, pp.49-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.167.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français au contact des langues : présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 167, pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier et articuler les compétences dans l’enseignement/apprentissage du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français : études didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.37-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français langue d’enseignement : une rupture dans la langue maternelle. Enjeux pour l’apprentissage en FLM et FLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Didactiques et convergences des langues et des cultures, 51, pp.103-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des langues : histoire de transpositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Français langue d’enseignement, vers une didactique comparative, janvier, pp.8-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières : langues, discours et histoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Contacts des langues et des espaces. Frontières et plurilinguismes, 4, pp.16-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de français langue seconde. Le point sur sa prise en compte dans les programmes d’Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La didactique des langues face aux cultures linguistiques et éducatives, juillet, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie et français langue étrangère. Quelles implications didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49, pp.33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du français en AOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 132, pp.78-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en place de l’école comme lieu commun d’intervention en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2000, 25, pp.54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du français, linguistique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 61, pp.67-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 167, pp.3-12</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du français pour étrangers dans la seconde moitié du XIXe siècle: une comparaison des méthodes destinées aux Européens, aux patoisants et aux colonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23, pp.124-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429615v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01429511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie du français Langue Étrangère</w:t>
               </w:r>
@@ -2204,2261 +2204,2261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enseignement en français pour les étrangers : pédagogie et idéologies linguistiques dans les écoles de l’Alliance Israélite Universelle et de l’Alliance Française (1860- 1883). Contribution à une histoire connectée en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école et les langues dans les espaces en situation de partage linguistique à travers l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc Le Cam, May 2016, Quimper, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux contemporains pour la Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture didactique, cultures éducatives, tensions et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du français langue étrangère et méthodologie de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR « Langage et société » CNRST-URAC 56, Apr 2016, Université kénitra, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment gérer et faire vivre une unité de recherche en SHS : le DILTEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-égyptien « Forde-Transit », formation au management de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forde-transit et PLIDAM, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer les frontières avec Louis Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le FLE/S dans tous états. Dialogues avec Louis Porcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Guimbretière, Véronique Laurens, Valérie Spaëth, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UR « Langage et société » CNRST-URAC 56, Apr 2016, Université kénitra, Maroc</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques linguistiques et politiques éducatives en Afrique francophone. La francophonie entre contexte global et contextes locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, littératures et territoires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SÉMINAIRE CONJOINT D’ÉTUDES SUPÉRIEURES EN LITTÉRATURES DE LANGUE FRANÇAISE, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Guimbretière, Véronique Laurens, Valérie Spaëth, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du Français langue étrangère et seconde : une discipline frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français une langue frontière, Congrès professeurs de français du Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF/AUF, Sep 2015, MACAPA, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SÉMINAIRE CONJOINT D’ÉTUDES SUPÉRIEURES EN LITTÉRATURES DE LANGUE FRANÇAISE, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet en didactique des langues entre mémoire et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du FLES et des langues : Plurilinguisme et biographie langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Molinié; V. Spaëth, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc Le Cam, May 2016, Quimper, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts de langues : histoire et tensions en didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact de langues : situations, représentations, réalisations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 268, 18e rencontres jeunes chercheurs, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FIPF/AUF, Sep 2015, MACAPA, Brésil</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation entre projets internationaux dans la francophonie et recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres scientifiques autour d'IFADEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Molinié; V. Spaëth, Apr 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux enjeux pour une équipe de didactique des langues et des cultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et idéologies en didactique des langues : acteurs et discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Zarate-PLIDAM, Jun 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ED 268, 18e rencontres jeunes chercheurs, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE CONCEPT DE « LANGUE-CULTURE » ET SES ENJEUX CONTEMPORAINS DANS L'ENSEIGNEMENT/APPRENTISSAGE DES LANGUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement de l’arabe en Israël et en France ; l’enseignement de l’hébreu dans le monde arabe : des regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il-Il YATSIV, Jan 2014, Tel Aviv/Kfar Saba, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AUF, Dec 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des outils dans la recherche en didactique du FLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Spaëth; Anne-Sophie Calinon, Jun 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Geneviève Zarate-PLIDAM, Jun 2014, paris, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’interculturel en didactique du FLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans d'interculturel en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Groux, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Il-Il YATSIV, Jan 2014, Tel Aviv/Kfar Saba, Israël</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des méthodologies en français langue étrangère (FLE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CEPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPED, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Spaëth; Anne-Sophie Calinon, Jun 2013, Besançon, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du français langue étrangère (FLE) vs didactique des langues et politique linguistique : histoire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques linguistiques éducatives et enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Groux, Jun 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue seconde (FLS) : contextualisations et situations d’enseignement/apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expolangues, conférences DIDIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier éditeur, Feb 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEPED, Nov 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue et discours d’enseignement dans la formation des professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences CASNAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV Créteil, Mar 2012, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Apr 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire vs mémoire, une aporie en didactique du FLES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages–Cultures– Sociétés : interrogations didactiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Paul Narcy-Combes, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Paul Narcy-Combes, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la société et l’école, le français au contact des autres langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Marquillo Larruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expolangues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d’enseignement, discours politiques dans la diffusion du français au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours et pratiques dans la didactique des langues et l'enseignement : la question du sujet dans le contexte de la mondialisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Anderson, Daniel Lebeau, Valérie Spaëth, Jan 2012, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une économie discursive de la langue-culture: le français en partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement des langues étrangères dans une société multiculturelle : les enjeux, les conditions et la place du français </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galia Yanoshevsky, Mar 2012, BAR ILAN, Israël</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des enseignants de français langue étrangère et seconde : historique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49e rencontre de l’Asdifle : Français langue étrangère, l’instant et l’histoire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français comme discours et langue des disciplines : problèmes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du Français langue seconde en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEF, Oct 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notions de langue-culture et de normes dans la didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR BK21 "Formation des critiques des traductions", Dépt de langue et littératures françaises, Université Koréa, Dec 2011, Séoul, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme des familles et réussite scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme et réussite scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour favoriser l'égalité des chances à l'école APFEE, May 2011, Pontarlier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFADEM Methodology and Academic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFADEM : scientific framework </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.J. Loiret, Oct 2011, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions dans les discours d’alphabétisation et d’illettrisme : les littératies en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées français langue seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV Besançon, Dec 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des discours sur le silence dans les méthodologies de l’enseignement du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes du non-dit / silence et sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Héliane Kohler, Apr 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français langue et discours d’enseignement dans la formation des professeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences CASNAV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CASNAV Créteil, Mar 2012, Créteil, France</w:t>
+              <w:t xml:space="preserve">Rencontres de formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV et CRDP de Montpellier, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de francophonie et pratiques langagières dans les espaces francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofia Stratilaki- CIERA, Mar 2010, Francfort, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Anderson, Daniel Lebeau, Valérie Spaëth, Jan 2012, Besançon, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore comme outil totalitaire : LTI de V. Klemperer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métaphore vive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier Ricoeur-Besançon, Apr 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434699v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01431740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance Française et EPPFE : l'universalité du français en question ?</w:t>
               </w:r>
@@ -5771,504 +5771,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Afrique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Cuq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français dans le monde.Le livre blanc de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERFLINT, pp.36-46, 2016, Essais francophones, 2267-6562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFADEM : questions et perspectives croisées dans la recherche en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Depover, Papa Youga Dieng, Stéphanie Gasse, Jean-François Maynier, Jacques wallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la formation continue des enseignants en Francophonie. L'initiative Ifadem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.17-28, 2016, 9782813002204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le français langue de scolarisation et d’enseignement : contribution à une histoire connectée en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PETER LANG Editions scientifiques internationales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensions en didactique des langues. Entre enjeu global et enjeux locaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, PETER LANG, pp.25-48, 2016, Gramm-R. ISBN 978-2-8076-0161-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, GERFLINT, pp.36-46, 2016, Essais francophones, 2267-6562</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du FLE au &amp;quot;français langue de scolarisation&amp;quot; : le sens de l'histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Defays </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversalités. 20 ans de FLES. Faits et gestes de la didactique du Français Langue Étrangère et Seconde de 1995 à 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, EME-Intercommunications, pp.235-250, 2015, Proximités "didactique", 978-2-8066-3279-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">IFADEM : questions et perspectives croisées dans la recherche en sciences humaines</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.17-28, 2016, 9782813002204</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fäcke Christiane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual of language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-389, 2014, 978-3-11-030225-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, EME-Intercommunications, pp.235-250, 2015, Proximités "didactique", 978-2-8066-3279-1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01322995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l'histoire en didactique du FLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jose Aguilar, Cédric Brudermann, Malory Leclère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, cultures et pratiques en contextes : interrogations didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, pp.227-246, 2014, Actes académiques, 978-2-36013-263-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422871v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-01322995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français ‘langue de scolarisation’ et les disciplines scolaires</w:t>
               </w:r>
@@ -7665,51 +7665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01693055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.167.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01528327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Albano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Ki&#7873;u Ly Ph&#7841;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463728249/language-learning-and-teaching-in-missionary-and-colonial-contexts." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728249_ch7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/186395" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01323003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ottavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01693055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.167.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01528327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Albano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Ki&#7873;u Ly Ph&#7841;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463728249/language-learning-and-teaching-in-missionary-and-colonial-contexts." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728249_ch7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/186395" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01323003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ottavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>