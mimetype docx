--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -1771,165 +1771,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La didactique du français pour étrangers dans la seconde moitié du XIXe siècle: une comparaison des méthodes destinées aux Européens, aux patoisants et aux colonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23, pp.124-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseignement du français, linguistique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 61, pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429511v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01429615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie du français Langue Étrangère</w:t>
               </w:r>
@@ -2273,2192 +2273,2192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culture didactique, cultures éducatives, tensions et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du français langue étrangère et méthodologie de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR « Langage et société » CNRST-URAC 56, Apr 2016, Université kénitra, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux contemporains pour la Francophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, UR « Langage et société » CNRST-URAC 56, Apr 2016, Université kénitra, Maroc</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment gérer et faire vivre une unité de recherche en SHS : le DILTEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire franco-égyptien « Forde-Transit », formation au management de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forde-transit et PLIDAM, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Forde-transit et PLIDAM, Sep 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer les frontières avec Louis Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le FLE/S dans tous états. Dialogues avec Louis Porcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Guimbretière, Véronique Laurens, Valérie Spaëth, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Guimbretière, Véronique Laurens, Valérie Spaëth, Nov 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques linguistiques et politiques éducatives en Afrique francophone. La francophonie entre contexte global et contextes locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, littératures et territoires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SÉMINAIRE CONJOINT D’ÉTUDES SUPÉRIEURES EN LITTÉRATURES DE LANGUE FRANÇAISE, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, SÉMINAIRE CONJOINT D’ÉTUDES SUPÉRIEURES EN LITTÉRATURES DE LANGUE FRANÇAISE, Dec 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du Français langue étrangère et seconde : une discipline frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français une langue frontière, Congrès professeurs de français du Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF/AUF, Sep 2015, MACAPA, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, FIPF/AUF, Sep 2015, MACAPA, Brésil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet en didactique des langues entre mémoire et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du FLES et des langues : Plurilinguisme et biographie langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Molinié; V. Spaëth, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, M. Molinié; V. Spaëth, Apr 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts de langues : histoire et tensions en didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact de langues : situations, représentations, réalisations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 268, 18e rencontres jeunes chercheurs, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ED 268, 18e rencontres jeunes chercheurs, Jun 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux enjeux pour une équipe de didactique des langues et des cultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et idéologies en didactique des langues : acteurs et discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Zarate-PLIDAM, Jun 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation entre projets internationaux dans la francophonie et recherche scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres scientifiques autour d'IFADEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUF, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Geneviève Zarate-PLIDAM, Jun 2014, paris, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE CONCEPT DE « LANGUE-CULTURE » ET SES ENJEUX CONTEMPORAINS DANS L'ENSEIGNEMENT/APPRENTISSAGE DES LANGUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement de l’arabe en Israël et en France ; l’enseignement de l’hébreu dans le monde arabe : des regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il-Il YATSIV, Jan 2014, Tel Aviv/Kfar Saba, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Il-Il YATSIV, Jan 2014, Tel Aviv/Kfar Saba, Israël</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des outils dans la recherche en didactique du FLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Spaëth; Anne-Sophie Calinon, Jun 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Spaëth; Anne-Sophie Calinon, Jun 2013, Besançon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’interculturel en didactique du FLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans d'interculturel en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Groux, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Groux, Jun 2013, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des méthodologies en français langue étrangère (FLE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CEPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPED, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CEPED, Nov 2013, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du français langue étrangère (FLE) vs didactique des langues et politique linguistique : histoire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques linguistiques éducatives et enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Apr 2013, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue seconde (FLS) : contextualisations et situations d’enseignement/apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expolangues, conférences DIDIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier éditeur, Feb 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Didier éditeur, Feb 2012, paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire vs mémoire, une aporie en didactique du FLES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages–Cultures– Sociétés : interrogations didactiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Paul Narcy-Combes, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français langue et discours d’enseignement dans la formation des professeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences CASNAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASNAV Créteil, Mar 2012, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Paul Narcy-Combes, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une économie discursive de la langue-culture: le français en partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement des langues étrangères dans une société multiculturelle : les enjeux, les conditions et la place du français </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galia Yanoshevsky, Mar 2012, BAR ILAN, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la société et l’école, le français au contact des autres langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Marquillo Larruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expolangues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Marquillo Larruy</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+                <w:t xml:space="preserve">halshs-01533450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d’enseignement, discours politiques dans la diffusion du français au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours et pratiques dans la didactique des langues et l'enseignement : la question du sujet dans le contexte de la mondialisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Anderson, Daniel Lebeau, Valérie Spaëth, Jan 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Anderson, Daniel Lebeau, Valérie Spaëth, Jan 2012, Besançon, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des enseignants de français langue étrangère et seconde : historique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49e rencontre de l’Asdifle : Français langue étrangère, l’instant et l’histoire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Galia Yanoshevsky, Mar 2012, BAR ILAN, Israël</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notions de langue-culture et de normes dans la didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR BK21 "Formation des critiques des traductions", Dépt de langue et littératures françaises, Université Koréa, Dec 2011, Séoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASDIFLE, Mar 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français comme discours et langue des disciplines : problèmes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du Français langue seconde en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEF, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFEF, Oct 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme des familles et réussite scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme et réussite scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour favoriser l'égalité des chances à l'école APFEE, May 2011, Pontarlier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UR BK21 "Formation des critiques des traductions", Dépt de langue et littératures françaises, Université Koréa, Dec 2011, Séoul, Corée du Sud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFADEM Methodology and Academic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFADEM : scientific framework </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.J. Loiret, Oct 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association pour favoriser l'égalité des chances à l'école APFEE, May 2011, Pontarlier, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions dans les discours d’alphabétisation et d’illettrisme : les littératies en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées français langue seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV Besançon, Dec 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, P.J. Loiret, Oct 2011, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des discours sur le silence dans les méthodologies de l’enseignement du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes du non-dit / silence et sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Héliane Kohler, Apr 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CASNAV Besançon, Dec 2011, Besançon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue et discours d’enseignement dans la formation des professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV et CRDP de Montpellier, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Héliane Kohler, Apr 2011, Besançon, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore comme outil totalitaire : LTI de V. Klemperer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métaphore vive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier Ricoeur-Besançon, Apr 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CASNAV et CRDP de Montpellier, Oct 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de francophonie et pratiques langagières dans les espaces francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofia Stratilaki- CIERA, Mar 2010, Francfort, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431740v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01434699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance Française et EPPFE : l'universalité du français en question ?</w:t>
               </w:r>
@@ -7665,51 +7665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01693055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.167.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01528327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Albano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Ki&#7873;u Ly Ph&#7841;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463728249/language-learning-and-teaching-in-missionary-and-colonial-contexts." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728249_ch7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/186395" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01323003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ottavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01693055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.167.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01528327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Albano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Ki&#7873;u Ly Ph&#7841;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463728249/language-learning-and-teaching-in-missionary-and-colonial-contexts." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728249_ch7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03650147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02459859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/186395" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01422871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01423087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01323003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ottavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>