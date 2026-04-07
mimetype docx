--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -307,196 +307,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cartes pour collaborer, des cartes pour apprendre : quelques exemples d’usages de cartes argumentatives à l’école élémentaire en science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age‐related changes in duration production for familiar actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdid.027.0043⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjdp.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863099v1</w:t>
+                <w:t xml:space="preserve">hal-04863035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐related changes in duration production for familiar actions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des cartes pour collaborer, des cartes pour apprendre : quelques exemples d’usages de cartes argumentatives à l’école élémentaire en science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (1), pp.59-73. </w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 27 (1), pp.43-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjdp.12306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdid.027.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863035v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des repères temporels de l'enfant</w:t>
               </w:r>
@@ -2154,748 +2154,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles technologies collaboratives pour les personnes avec déficiences visuelles. État des recherches actuelles.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dillenbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56èmes Journées Pédagogiques du GPEAA - JP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013094v1</w:t>
+                <w:t xml:space="preserve">hal-02921663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artistic practices and “self” development in educational settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Muller Mirza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">SIG 10,21 &amp; 25 (Earli Conference) - Process-oriented Research on Learning in Contemporary Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511032v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bartolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistic practices and “self” development in educational settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Muller Mirza</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 10,21 &amp; 25 (Earli Conference) - Process-oriented Research on Learning in Contemporary Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863155v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles technologies collaboratives pour les personnes avec déficiences visuelles. État des recherches actuelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56èmes Journées Pédagogiques du GPEAA - JP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPEAA : Groupement des professeurs et éductateurs d'aveugles et amblyopes, Bordeaux, Oct 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921663v1</w:t>
+                <w:t xml:space="preserve">hal-03013094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t>
+                <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l'enfant d'âge scolaire : vers une approche socio-historique du développement de la construction du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Athène, Greece</w:t>
+              <w:t xml:space="preserve">12ième colloque international Réseau interuniversitaire de Psychologie du développement et de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976645v1</w:t>
+                <w:t xml:space="preserve">hal-04863141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l'enfant d'âge scolaire : vers une approche socio-historique du développement de la construction du temps</w:t>
+                <w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième colloque international Réseau interuniversitaire de Psychologie du développement et de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863141v1</w:t>
+                <w:t xml:space="preserve">hal-02976645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l’enfant. Une approche socio-historique du développement de la construction du temps</w:t>
               </w:r>
@@ -3121,191 +3121,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et communiquer le temps chez l'enfant d'âge scolaire. Perspectives développementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Mendes de Carvalho</w:t>
+                <w:t xml:space="preserve">De la forme à l'œuvre: Développement de l'humour des enfants en situation de co-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Nowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.83-94</w:t>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018660v1</w:t>
+                <w:t xml:space="preserve">hal-01018671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la forme à l'œuvre: Développement de l'humour des enfants en situation de co-création</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Nowé</w:t>
+                <w:t xml:space="preserve">Représenter et communiquer le temps chez l'enfant d'âge scolaire. Perspectives développementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendes de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.103-109</w:t>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018671v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3829,64 +3829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets tangibles aux cartes interactives pour se déplacer et apprendre l’espace : deux exemples auprès d’un public déficient visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,64 +4049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Report: From Tangible Objects to Interactive Maps for Moving Around and Learning an Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,234 +4384,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de discussion à visée philosophique à l’école élémentaire : un espace pour apprendre à argumenter ?</w:t>
+                <w:t xml:space="preserve">La construction des repères temporels à l’école maternelle : quelques difficultés et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coudron Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amblas Fred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">catherine Boya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Graincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citoyenneté et Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-166, 2020, 9782807334236</w:t>
+              <w:t xml:space="preserve">Les apprentissages fondateurs de la scolarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-138, 2020, 978-2-36717-693-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964080v1</w:t>
+                <w:t xml:space="preserve">hal-03964072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des repères temporels à l’école maternelle : quelques difficultés et enjeux</w:t>
+                <w:t xml:space="preserve">L’atelier de discussion à visée philosophique à l’école élémentaire : un espace pour apprendre à argumenter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De boeck. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les apprentissages fondateurs de la scolarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.121-138, 2020, 978-2-36717-693-2</w:t>
+              <w:t xml:space="preserve">Citoyenneté et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-166, 2020, 9782807334236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964072v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils culturels et dynamiques sociocognitives à l'oeuvre pour apprendre les sciences à l'école</w:t>
               </w:r>
@@ -4682,222 +4682,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative design in school: Conflicts, contradictions, agreements and disagreements to learn</w:t>
+                <w:t xml:space="preserve">Outils culturels et dynamiques sociocognitives à l'oeuvre pour apprendre en science à l'école: de l'intérêt de réitérer des situations interactives et outillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giglio Marcelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Applied Learning Theory and Design in Modern Education</w:t>
+              <w:t xml:space="preserve">Les interactions sociales en classe : réflexions et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/978-1-4666-9634-1⟩</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-0343-2352-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0343-2351-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559813v1</w:t>
+                <w:t xml:space="preserve">hal-01560438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils culturels et dynamiques sociocognitives à l'oeuvre pour apprendre en science à l'école: de l'intérêt de réitérer des situations interactives et outillées</w:t>
+                <w:t xml:space="preserve">Collaborative design in school: Conflicts, contradictions, agreements and disagreements to learn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giglio Marcelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les interactions sociales en classe : réflexions et perspectives</w:t>
+              <w:t xml:space="preserve">Handbook of Applied Learning Theory and Design in Modern Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/978-3-0343-2351-2⟩</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI GLOBAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-450, 2016, 9781466696341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-9634-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560438v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation et conceptualisation en astronomie en classe de CM2 (grade 5) : activités conjointes de l'enseignant et des élèves pour comprendre les saisons</w:t>
               </w:r>
@@ -5086,164 +5086,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTnum CREM ELN #ELN – Monographie de terrain : CE2—CM1-CM2 – CSP mixtes– Zone rurale – Occitanie - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
+                <w:t xml:space="preserve">GTnum CREM ELN #ELN – Bulletin de veille : Le développement de l'enfant - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293180v1</w:t>
+                <w:t xml:space="preserve">hal-04281400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTnum CREM ELN #ELN – Bulletin de veille : Le développement de l'enfant - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
+                <w:t xml:space="preserve">GTnum CREM ELN #ELN – Monographie de terrain : CE2—CM1-CM2 – CSP mixtes– Zone rurale – Occitanie - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04281400v1</w:t>
+                <w:t xml:space="preserve">hal-04293180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence: méfiez-vous des idées reçues!</w:t>
               </w:r>
@@ -5296,104 +5296,222 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enfances et littératies numériques Accompagner les cultures numériques enfantines en famille et dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTNum. 2023, https://edunumrech.hypotheses.org/files/2023/12/GTnum_CREM_ELN_portfolio_Dec2023.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les pratiques des professionnels de la déficience visuelle - Activités collaboratives, usages du numérique et impact du confinement. Synthèse de résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chibaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5418,65 +5536,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT - Institut de recherche en informatique de Toulouse; Cherchons pour voir. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5623,51 +5741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2021.100544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller Mirza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Rattat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2017.1364061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Baucal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2016.1221055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mendes de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-014-9256-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.603.0299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Now&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1447067#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003205838-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudron Corinne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblas Fred" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=catherine Boya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graincourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36767" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0343-2351-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giglio Marcelo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applied-learning-theory/137060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9634-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560438v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/understanding-children-as-consumers/book233177#contents" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446251539.n2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990239v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2021.100544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller Mirza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Rattat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2017.1364061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Baucal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2016.1221055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mendes de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-014-9256-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.603.0299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Now&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1447067#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003205838-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudron Corinne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblas Fred" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=catherine Boya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graincourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36767" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0343-2351-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giglio Marcelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applied-learning-theory/137060" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9634-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/understanding-children-as-consumers/book233177#contents" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446251539.n2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990239v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>