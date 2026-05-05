--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -2154,476 +2154,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wafa Johal</w:t>
+                <w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921663v1</w:t>
+                <w:t xml:space="preserve">hal-03511032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistic practices and “self” development in educational settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 10,21 &amp; 25 (Earli Conference) - Process-oriented Research on Learning in Contemporary Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863155v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artistic practices and “self” development in educational settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Muller Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
+              <w:t xml:space="preserve">SIG 10,21 &amp; 25 (Earli Conference) - Process-oriented Research on Learning in Contemporary Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926462v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dillenbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511032v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles technologies collaboratives pour les personnes avec déficiences visuelles. État des recherches actuelles.</w:t>
               </w:r>
@@ -2685,217 +2685,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l'enfant d'âge scolaire : vers une approche socio-historique du développement de la construction du temps</w:t>
+                <w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième colloque international Réseau interuniversitaire de Psychologie du développement et de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863141v1</w:t>
+                <w:t xml:space="preserve">hal-02976645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t>
+                <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l'enfant d'âge scolaire : vers une approche socio-historique du développement de la construction du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Athène, Greece</w:t>
+              <w:t xml:space="preserve">12ième colloque international Réseau interuniversitaire de Psychologie du développement et de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976645v1</w:t>
+                <w:t xml:space="preserve">hal-04863141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l’enfant. Une approche socio-historique du développement de la construction du temps</w:t>
               </w:r>
@@ -3121,191 +3121,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la forme à l'œuvre: Développement de l'humour des enfants en situation de co-création</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Nowé</w:t>
+                <w:t xml:space="preserve">Représenter et communiquer le temps chez l'enfant d'âge scolaire. Perspectives développementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendes de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.103-109</w:t>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018671v1</w:t>
+                <w:t xml:space="preserve">hal-01018660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et communiquer le temps chez l'enfant d'âge scolaire. Perspectives développementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Mendes de Carvalho</w:t>
+                <w:t xml:space="preserve">De la forme à l'œuvre: Développement de l'humour des enfants en situation de co-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Nowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.83-94</w:t>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018660v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3829,64 +3829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets tangibles aux cartes interactives pour se déplacer et apprendre l’espace : deux exemples auprès d’un public déficient visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chibaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,64 +4049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Report: From Tangible Objects to Interactive Maps for Moving Around and Learning an Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chibaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,164 +5086,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTnum CREM ELN #ELN – Bulletin de veille : Le développement de l'enfant - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
+                <w:t xml:space="preserve">GTnum CREM ELN #ELN – Monographie de terrain : CE2—CM1-CM2 – CSP mixtes– Zone rurale – Occitanie - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281400v1</w:t>
+                <w:t xml:space="preserve">hal-04293180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTnum CREM ELN #ELN – Monographie de terrain : CE2—CM1-CM2 – CSP mixtes– Zone rurale – Occitanie - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
+                <w:t xml:space="preserve">GTnum CREM ELN #ELN – Bulletin de veille : Le développement de l'enfant - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293180v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence: méfiez-vous des idées reçues!</w:t>
               </w:r>
@@ -5296,305 +5296,187 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfances et littératies numériques Accompagner les cultures numériques enfantines en famille et dans la classe</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">GTNum. 2023, https://edunumrech.hypotheses.org/files/2023/12/GTnum_CREM_ELN_portfolio_Dec2023.pdf</w:t>
+                <w:t xml:space="preserve">Enquête sur les pratiques des professionnels de la déficience visuelle - Activités collaboratives, usages du numérique et impact du confinement. Synthèse de résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRIT - Institut de recherche en informatique de Toulouse; Cherchons pour voir. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5741,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2021.100544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller Mirza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Rattat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2017.1364061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Baucal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2016.1221055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mendes de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-014-9256-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.603.0299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Now&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1447067#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003205838-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudron Corinne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblas Fred" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=catherine Boya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graincourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36767" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0343-2351-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giglio Marcelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applied-learning-theory/137060" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9634-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/understanding-children-as-consumers/book233177#contents" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446251539.n2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990239v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2021.100544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller Mirza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Rattat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2017.1364061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Baucal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2016.1221055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mendes de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-014-9256-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.603.0299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Now&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1447067#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003205838-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudron Corinne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblas Fred" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=catherine Boya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graincourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36767" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0343-2351-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giglio Marcelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applied-learning-theory/137060" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9634-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/understanding-children-as-consumers/book233177#contents" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446251539.n2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990239v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>