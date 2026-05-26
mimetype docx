--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2154,476 +2154,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dillenbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511032v1</w:t>
+                <w:t xml:space="preserve">hal-02921663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artistic practices and “self” development in educational settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Muller Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
+              <w:t xml:space="preserve">SIG 10,21 &amp; 25 (Earli Conference) - Process-oriented Research on Learning in Contemporary Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926462v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistic practices and “self” development in educational settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 10,21 &amp; 25 (Earli Conference) - Process-oriented Research on Learning in Contemporary Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863155v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wafa Johal</w:t>
+                <w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921663v1</w:t>
+                <w:t xml:space="preserve">hal-03511032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles technologies collaboratives pour les personnes avec déficiences visuelles. État des recherches actuelles.</w:t>
               </w:r>
@@ -2685,217 +2685,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t>
+                <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l'enfant d'âge scolaire : vers une approche socio-historique du développement de la construction du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Athène, Greece</w:t>
+              <w:t xml:space="preserve">12ième colloque international Réseau interuniversitaire de Psychologie du développement et de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976645v1</w:t>
+                <w:t xml:space="preserve">hal-04863141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l'enfant d'âge scolaire : vers une approche socio-historique du développement de la construction du temps</w:t>
+                <w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième colloque international Réseau interuniversitaire de Psychologie du développement et de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863141v1</w:t>
+                <w:t xml:space="preserve">hal-02976645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils culturels aux repères temporels chez l’enfant. Une approche socio-historique du développement de la construction du temps</w:t>
               </w:r>
@@ -3121,191 +3121,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et communiquer le temps chez l'enfant d'âge scolaire. Perspectives développementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Mendes de Carvalho</w:t>
+                <w:t xml:space="preserve">De la forme à l'œuvre: Développement de l'humour des enfants en situation de co-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Nowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.83-94</w:t>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018660v1</w:t>
+                <w:t xml:space="preserve">hal-01018671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la forme à l'œuvre: Développement de l'humour des enfants en situation de co-création</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Nowé</w:t>
+                <w:t xml:space="preserve">Représenter et communiquer le temps chez l'enfant d'âge scolaire. Perspectives développementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendes de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.103-109</w:t>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018671v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3829,64 +3829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets tangibles aux cartes interactives pour se déplacer et apprendre l’espace : deux exemples auprès d’un public déficient visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chibaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,64 +4049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Report: From Tangible Objects to Interactive Maps for Moving Around and Learning an Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chibaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,64 +5336,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les pratiques des professionnels de la déficience visuelle - Activités collaboratives, usages du numérique et impact du confinement. Synthèse de résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2021.100544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller Mirza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Rattat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2017.1364061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Baucal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2016.1221055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mendes de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-014-9256-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.603.0299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Now&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1447067#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003205838-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudron Corinne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblas Fred" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=catherine Boya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graincourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36767" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0343-2351-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giglio Marcelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applied-learning-theory/137060" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9634-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/understanding-children-as-consumers/book233177#contents" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446251539.n2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990239v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2021.100544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller Mirza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Rattat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2017.1364061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Baucal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2016.1221055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mendes de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-014-9256-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.603.0299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Now&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1447067#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003205838-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudron Corinne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblas Fred" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=catherine Boya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graincourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36767" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0343-2351-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giglio Marcelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applied-learning-theory/137060" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9634-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/understanding-children-as-consumers/book233177#contents" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446251539.n2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990239v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>