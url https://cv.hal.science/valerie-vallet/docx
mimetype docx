--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Vallet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS DR1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2202-3858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061631299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vallet_v_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-8491-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects via Frozen Density Embedding in Real-Time Time-Dependent Dirac–Kohn–Sham Theory: Solvation of Lead Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Pacifici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent mono-oxo bonding with protactinium(V) revealed in highly acidic chloride solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (11), pp.e18403. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202518403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Excited States of Linear and Bent Uranyl Complexes: Insights from High-Energy Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Amidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina O. Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (45), pp.22487-22502. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; Speciation in Acidic Aqueous Solution: Insights from UV-Vis, EXAFS, XANES and Quantum-Statistical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (30), pp.15321-15331. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Np(VI) and Pu(VI) with Phenanthroline Result in Bending the [Np&amp;lt;sup&amp;gt;(VI)&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Unit and a Reduced Pu(V) Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily R. Mikeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (38), pp.34849-34861. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c10795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Study of the Reaction of F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with Thiirane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (15), pp.3636. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29153636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Realistic Theoretical Electronic Spectra of Metal Aqua Ions in Solution: The Case of Ce(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Using Statistical Methods and Quantum Chemistry Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sánchez Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (14), pp.144109. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0228155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the protactinium(V) mono-oxo cation probed by first-principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (15), pp.e202304068. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202304068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protactinium(V) mono-oxo bond weaker than what we thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.14376-14379. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC04522J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Workflows by Exchanging Grid-Based Data between Quantum-Chemical Program Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Focke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martinez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.162503. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Steps in the O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Scavenger Process in the Aqueous Phase: Hydrazine vs DEHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (48), pp.10104-10117. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited states of polonium(IV ) : electron correlation and spin–orbit coupling in the Po&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; free ion andin the bare and solvated [PoCl&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.24603-24612. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP03317A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein - ligand interactions from a quantum fragmentation perspective : the case of the SARS-CoV-2 main protease interacting with α−ketoamide inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Genovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahito Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Cristiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (21), pp.214121. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0148064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydration of an oxy-polycyclic aromatic compound: the case of naphthaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Margulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Goubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.23667-23677. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP02649C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does bending the uranyl unit influence its spectroscopy and luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.9273−9284. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and thermodynamic properties of aqueous protactinium(V) by first-principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Delafoulhouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.10033-10041. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00323J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexanitrato complexes and hybrid double perovskites of Am&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Cm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tarlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (85), pp.11997-12000. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC05162A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment effects on X-ray absorption spectra with quantum embedded real-time Time-dependent density functional theory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.823246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(IV) alkyl cations: synthesis, structures, comparison with thorium(IV) analogues, and the influence of arene-coordination on thermal stability and ethylene polymerization activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Andreychuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balamurugan Vidjayacoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.13748-13763. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04302E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamics properties of pure phase alkanes, monoamides and alkane/monoamide mixtures with an ab initio based force-field model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 363, pp.119797. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.26180-26189. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaCl salts in finite aqueous environments at the fine particle marine aerosol scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houriez Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (6), pp.1612-1626. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-Density Embedding for including environmental effects in the Dirac-Kohn-Sham theory: an implementation based on density fitting and prototyping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sorbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.5992-6009. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Ru oxides with air radiolysis products investigated by theoretical calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.153395. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first coordination of uranyl on its luminescence properties: study of uranyl binitrate with N,N-dialkyl amide DEHiBA and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.890-901. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Complexation of Cm(III) with Aqueous Phosphates: What Can We Learn from the Complex Structures Using Luminescence Spectroscopy and Ab Initio Simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (14), pp.10656-10673. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.2229-2237. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP05363E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Property Relationships in Photoluminescent Bismuth Halide Organic Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lee Ayscue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffery A. Bertke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karah E. Knope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (13), pp.9727--9744. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alkaline Earth Metal Ions on Structures and Luminescent Properties of Na&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;M&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(CO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; &amp;lt;sup&amp;gt;(4-m-2n)-&amp;lt;/sup&amp;gt; (M = Mg, Ca; m , n = 0–2): Time-Resolved Fluorescence Spectroscopy and Ab Initio Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.15036-15049. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-Sulfur Bond Strength in Methanesulfinate and Benzenesulfinate Ligands Directs Decomposition of Np(V) and Pu(V) Coordination Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (10), pp.3293-3303. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt00125b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the tetravalent actinide series in aqueous phase from a microscopic simulation automated engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.2343-2350. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04912F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the luminescence of [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; (X=Cl, Br) complexes in organic phase using time-resolved laser-induced fluorescence spectroscopy and quantum chemical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.5896-5906. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Landscape of Oxygen-Containing Naphthalene Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pirali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.4484-4495. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvent effects on the magnetic properties of molybdate ions (MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt;) with relativistic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e26207. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photoluminescence of Three Bismuth(III)-Organic Compounds Bearing Heterocyclic N-Donor Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa K. Adcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lee Ayscue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia M. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe P. Verwiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander C. Marwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.11756--11771. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt02360d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the description of solvent pairwise interactions using local solute/solvent three-body functions. The case of halides and cabroxylates in aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.1209-1218. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.25779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.14507-14521. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion hydration free energies and water surface potential in water nano drops: The cluster pair approximation and the proton hydration Gibbs free energy in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (17), pp.174504. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5109777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Ground State and Excited State Structures and Dynamics of Hydrated Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Ions by Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Lindqvist-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Janicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, pp.10111-10121. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protactinium and the intersection of actinide and transition metal chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.622. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-02972-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulations of ionization energies of solvated halide ions with relativistic embedded Equation of Motion Coupled-Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.266001. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.266001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Multi-Reference Nature of Plutonium Oxides: PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupperouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.4317-4329. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05429C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenge of predicting the standard formation enthalpies of n -butyl-phosphate species with ab initio methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146 (24), pp.244312. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4986953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic ion association in aqueous phase and ab initio -based force fields: The case of carboxylate/ammonium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.161720. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4997996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Solution Structures and Energetics: Thorium Nitrate Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Bang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Soderholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (36), pp.8577 - 8584. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b06567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Bonding in Uranyl(VI) Peroxide and Crown Ether Complexes; Comparison of Quantum Chemical and Experimental Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.15231-15240. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Electronic Properties of Nb(V), Ta(V), and Pa(V) Fluoride Complexes:The Influence of Relativistic Effects on the Group V Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.5467-5476. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of Ruthenium Oxyhydroxide Species and Their Impact on Volatile Speciations in Severe Nuclear Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.606-614. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Mohamed Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.453. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt03560k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali–metal ion coordination in uranyl(VI) poly-peroxo complexes in solution, inorganic analogues to crown-ethers. Part 2. Complex formation in the tetramethyl ammonium-, Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;-, Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;- and K&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;-uranyl(VI)–peroxide–carbonate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Zanonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.16565-16572. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT01710F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali-metal ion coordination in uranyl(VI) poly- peroxide complexes in solution. Part 1: the Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and K&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; – peroxide–hydroxide systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Zanonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Di Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.1549. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02104E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Properties of Gaseous Ruthenium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.4961--4971. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark binding energies of ammonium and alkyl-ammonium ions interacting with water. Are ammonium–water hydrogen bonds strong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 618, pp.168-173. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of Plutonium(IV) Complexes Formed within the PUREX Process: A Proposal of a Plutonium Surrogate in Fire Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.10073-10080. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507684f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cimiraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.9238. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55294B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Gas-Phase Uranyl: From an Oxo to a Nitrido Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gong Yo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.325. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4113798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a many-body model for water based on a single polarizable site: From gas phase clusters to liquid and air/liquid water systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.114502. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4821166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards systematically improvable models for actinides in condensed phase: the electronic spectrum of uranyl in Cs2UO2Cl4 as a test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (36), pp.15153-62. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp52090k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Quantum Chemical Methods be Used to Predict Gibbs Energies for Reactions in Solution? A Case Study Using Binary and Ternary Lanthanide(III) and Actinide(III) - Tris[4,4,4-trifluoro-1-(2-thienyl)-1,3-butanedione] (TTA) - Tributyl/Trimethyl phosphate (TBP/TMP) Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2013.800403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights in the ability of classical nonadditive potentials to model actinide ion-water interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.707-719. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the hydration of mono-atomic anions from the gas phase to the bulk phase: the case of the halide ions F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;, Cl&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;, and Br&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.044509. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3678294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Nature of Chemical Bonding in Uranyl(VI) Complexes with Quantum Chemical Methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.12373-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Binary and Ternary Lanthanide(III) and Actinide(III) - Tris[4,4,4-trifluoro-1-(2-thienyl)-1,3-butanedione] (TTA) -- Tributylphosphate (TBP) Complexes. Part 3, The Structure and Thermodynamics of 8- and 9-Coordinated Binary and Ternary Y - TTA Complexes Studied by Quantum Chemical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.3154--3165. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt01490g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Chemical and Molecular Dynamics Study of the Coordination of Th(IV) in Aqueous Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.15913. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp108061s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Binary and Ternary Lanthanide(III) and Actinide(III) - Tris[4,4,4-trifluoro-1-(2-thienyl)-1,3-butanedione] (TTA) Complexes. Part 2, The Structure and Dynamics of Binary and Ternary Complexes in the Y(III)/Eu(III) -- TTA -- Tributylphosphate (TBP) System in Chloroform as Studied by NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10944-10952. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00314j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure and bonding of Y, Eu, U, Am and Cm complexes as studied by quantum chemical methods and X-ray crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.7666-7672. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b926508b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Electronic Structure Calculations on the Bare UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion: How Different are Single and Multireference Electron Correlation Methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Eliav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.12504---12511. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903758c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-configuration Diract-Hartree-Fock Adjusted Energy-consistent Pseudopotential for Uranium: Spin-orbit Configuration Interaction and Fock-Space Coupled-Cluster Study of U4+ and U5+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Weigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dolg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.11509-11516. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp902693b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio theoretical study of the electronic structure of UO2+ and [UO2(CO3)3]5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ruiperéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.1420. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp809108h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the first hydration sphere and the bulk solvent on the spectra of the f^2 isoelectronic actinide compounds: U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;, NpO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.1116. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b914222c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Exchange Mechanism in the First Excited State of Hydrated Uranyl(VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.11310. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic9017689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the ab initio embedded cluster method for luminescence properties of doped materials by taking into account long-range impurity induced distortions: the example of Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;:Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Ordejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Schamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.194501. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3259048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combined use of discrete solvent models and continuum descriptions of solvent effects in ligand exchange reactions: a case study of the uranyl(VI) aquo ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 127, pp.377. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0627-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio study of the mechanism for photoinduced yl-oxygen exchange in uranyl(VI) in acidic aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.11742-11751. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja8026407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground- and Excited-State Properties of the Mixed-Valence Complex [(NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Ru&amp;lt;sup&amp;gt;III&amp;lt;/sup&amp;gt;NCRu&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt;(CN)&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kondov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haobin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.5467. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801017m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the accuracy of different DFT functionals on the water exchange reaction in hydrated uranyl(VI) in the ground state and the first excited state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.569. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct700062x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit configuration interaction study of the electronic structure of the 5f&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; manifold of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and the 5f manifold of U&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128, pp.154310. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2888560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Study of the Mechanism for Photoinduced Yl-Oxygen Exchange in Uranyl(VI) in Acidic Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (35), pp.11742-11751. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja8026407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of the all-trans - 13-cis isomerization of the retinal chromophore of bacteriorhodopsin: Electronic structure calculations for a simple model system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Woywod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingriu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Görling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1080, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of atomic static electric dipole polarizabilities of the early tetravalent actinide ions: Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;0&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;), Pa&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;), and U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.052502. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.052502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio embedded cluster study of the excitation spectrum and Stokes shifts of Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; doped by Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Schamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.104705. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2768532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structure and coordination of uranyl(VI) sulfate complexes in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.905. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced multi-mode quantum dynamics of pyrrole at the &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&pi;&sigma;&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;-S&amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; conical intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenggang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Mahapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 190, pp.177. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on The water-exchange mechanism of the [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion revisited: the importance of a proper treatment of electron correlation [F. P. Rotzinger, Chem. Eur. J. 2007, 13, 800.]&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.10294. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200601890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the energies and geometries of photo-excited uranyl(VI) ion: a comparison between wave-function theory and density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.214302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5f&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;6d&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt; luminescence spectrum of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;GeF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; crystals. A quantum chemical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Ordejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Seijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoila Barandiarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.779. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the dynamics of two coupled oscillators with mixed quantum-classical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingriu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Woywod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.184105. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2196408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution coordination chemistry of actinides: Thermodynamics, structure and reaction mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Toraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250, pp.784-815. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2005.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio study of a Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; impurity in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;NaYCl&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; and Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: comparison of perturbative and variational electron correlation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Schamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.174709. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2361293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of spin-orbit coupling for the assignment of the photodetachment spectra of AuX&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; (X=Cl, Br, and I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyashachi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.723. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200500554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide Chemistry in Solution, Quantum Chemical Methods and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Macak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115, pp.140-160. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-005-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the vibronic structure of the photodetachment spectra of CCCl&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; and CCBr&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyashachi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Poluyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.164327. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2363193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the vibronic structure of the X &amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π photoelectron spectra of XCN, X=F, Cl, and Br</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyashachi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Poluyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.044317. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2161186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable impact of intermode couplings on multimode vibronic dynamics: the photoelectron spectrum of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Mahapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Woywod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Köppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.231103. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2140739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of pyrrole: Time-dependent quantum wave-packet description of the dynamics at the &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&sigma;&pi;-S&amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; conical intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenggang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Mahapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Sobolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.144307. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2049250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent quantum wave-packet description of the &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&pi;&sigma;* photochemistry of phenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenggang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Sobolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Mahapatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.224315. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1906218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic effects of first-order relativistic vibronic coupling in linear triatomic molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyashachi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Poluyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.124104. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2018702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can DFT Methods be used for Open-shell Actinide Molecules? Comparisons with Multi-configurational Studies including Spin-orbit Coupling of Two Iso-electronic Systems: PuO22+ and PuN2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra-Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maynau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121, pp.5312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Quantum Chemical Insights into the Coordination Chemistry of Protactinium(V) in Chloride Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization pathway of the [Pu&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;12+&amp;lt;/sup&amp;gt; cluster in acetate medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‑Chemical Insights into Actinide Bonding and Spectroscopy: Volatility, 5f/6d Orbital Contributions, and Spectral Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core excitations in linear and bent uranyl complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm(III) and Eu(III) complexation with aqueous phosphates: an experimental, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">safeND 2025: The third BASE research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quantum chemical insights into the coordination chemistry of protactinium(V) in chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coordination Chemistry of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; in Aqueous Solutions: Challenges and Insights from Spectroscopy and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of potassium uranates in peroxo-carbonate solutions: dissolution and uranyl stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Floarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coubronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Margate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of uranyl complexes probed by valence and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP2024 - 11th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coordination Chemistry of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; in Aqueous Solutions: Challenges and Insights from Spectroscopy and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sánchez Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and speciation of protactinium +IV – a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Actinide Chemistry: Navigating Challenges and Insights through the Virtual Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2024 - 45th International Conference on Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fort Collins, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and thermodynamic properties of aqueous protactinium(V) by computational chemistry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Delafoulhouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inorganic ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaaban Tamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Quantum Chemistry - Exploring the electronic structure of Ln and An systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Science Gathering - Château Balleroy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Balleroy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of actinides tailored by relativistic quantum chemistry approaches: applications to X-ray spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational and Theoretical Chemistry (CompChem 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inorganic ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface spectroscopic analysis of aqueous phase iodine oxides : Electron binding energy and surface propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boucly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC joint International Atmospheric Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IO radical yields from iodide oxidation by ozone on aqueous aerosol proxy surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roose Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Finkenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and speciation of protactinium – a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures: a luminescence, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Bruckhuisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONIOM QM/MM investigation of the iodide oxidation by ozone on particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Finkenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, spectroscopy and speciation of protactinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of f-element complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing luminescence properties and photo reactivity of f-element complexes with ab initio methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angular Momentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamics of lanthanide and actinide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop "Dialogue théorie-expérience en sciences ultrarapides'' - Réunion Plénière du GDR U.P 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide revisited 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Bruckhuisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhLAM (Université de Lille); LPCA (Université du Littoral Côte d’Opale), Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and speciation of protactinium – a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdA-2021: 50èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of actinide systems from relativistic correlated and quantum embedding approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical meeting on Condensed-Matter Chemistry on Actinides: The Kumatori meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear recycling process: the new extracting molecules bring new challenges for molecular modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolvATE2021: Scientific Meeting of the GdR SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IRePSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined ab initio and time-resolved laser-induced fluorescence study of uranium-ligand interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing structural, dynamical and spectroscopic properties of solvated actinide ions using molecular modeling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Application of Chemical and Analytical Technologies in Nuclear Industries (Nu-ACT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster based on four-compoment Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP 2019 - 10th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing thermal scattering law for light water at 600 k using vesta 2.2.0 depletion calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichou Raphaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Correlated Methods for Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Understanding in Quantum Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE MÉTALLO-MIX -- Les éléments métalliques : un trait d’union entre les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation réaliste de la spectroscopie électronique du Pa(IV) en solution aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAMBIC, a simulation tool to assess the red-oils hazards in reprocessing facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées des Actinides (JdA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl complexes by TRLFS and ab initio methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées des Actinides (JdA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of Plutonium complexes with monoamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Computational Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg satellite meeting to the 16th ICQC: Strong correlation in electronic structure theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic ab initio spectroscopy of f elements in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting solvent effects on the photoelectron spectra of halide ions with WFT-in-DFT embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and classical approaches to probe the structural, dynamical and hydration properties of tetravalent actinide elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la solvatation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual solution behavior of ceric ammonium nitrate (CAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna L. Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Soderholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the bonding in dimers of tetravalent Cerium and actinide homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna L. Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Soderholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermal scattering law for light water based on new time-of-flight measurements at the Institute Laue-Langevin (ILL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYTRA4 - The 4th International Conference on Physics and Technology of Reactors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effects on NMR shielding of MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; via relativistic Frozen Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the properties of the tetravalent actinide series in aqueous phase from atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Radiochimie théorique » : Calculs de chimie quantique et analyses de liaisons chimiques d’intérêt en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical prediction of standard formation enthalpies of uranyl nitrates and its degradation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Low Temperature and Structure Research, Polish Academy of Sciences, Wrocław, Poland, Mar 2017, Karpacz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent molecular model to predict the behaviors of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multi-références relativistes pour analyser les propriétés des systèmes fortement corrélés: oxydes de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity and the Chemistry of Protactinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Rare Earth Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ames, Iowa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 64th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tampa, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the bonding in dimers of tetravalent Cerium and actinide homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Rare Earth Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ames, Iowa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of strongly correlated systems: Plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of double differential cross-section of light water at high temperature and pressure to generate S(α,β)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeck Wim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhi Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD Nuclear Energy Agency, Sep 2016, Bruges, Belgium. pp.13006, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714613006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent molecular model to predict the behavior of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure and the excited state dynamics of the aqueous cerium(III) ion by combined experimental and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Janicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Lindqvist-Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes Journées des Actinides (46th JdA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Alpes d'Huez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Nature of Chemical Bonding in Actinide Complexes with Quantum Chemical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCB1, First European Symposium on Chemical Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du ruthénium lors de son transport dans le circuit primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ruthenium chemistry in primary circuit in severe accident conditions occurring to nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième réunion annuelle du GDR ThéMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PhLAM, UMR 8523 CNRS, Université de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Mohamed Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes Journées des Actinides (46th JdA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Alpes d'Huez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quantum chemical studies of alkali-ion promoted formation of uranyl(VI) peroxide rings and a comparison with similar reactions in 12-crown-4 and 15-crown-5 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Zanonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Di Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of some ruthenium gaseous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing Properties of Large Actinide systems with Frozen-Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Ru behaviour in oxidative accident conditions and first source term assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERMSAR 2015 (7th ERMSAR conference, European Review Meeting on Severe Accident Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Excited States in Lanthanide and Actinide Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computation of Electronic Excited States: molecules, aggregates, nanoclusters,nanoparticles, polymers and solids international summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Hydration of Thorium(IV) With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Jin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical methods to probe the chemical and electronic properties of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Summer School on Actinide Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Transuranium Elements, Jun 2015, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du ruthénium lors de son transport dans le circuit primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, L'Isle sur la Sorgue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Hydration of the Cm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Ion With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Jin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS workshop: Combining Experiments and Theory in f-Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lynne Soderholm, May 2013, Argonne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of theoretical chemistry tools to nuclear safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinides 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate many-body force-fields for radionuclides macroscopic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modélisation multi-échelle - Applications aux procédés physico-chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling: insights in the ability of classical non-additive potentials to model radionucleides in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the 14th ICQC conference: Chemistry and Physics of the Heavy Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic structure of actinide complexes with relativistic quantum chemical methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Chinese-French Workshop on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation électronique et relativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere réunion du GDR CORREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to probe the electronic structure of heavy element complexes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie quantique, un laboratoire virtuel pour l'étude des propriétés chimiques et physiques des actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées Nationales de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules in condensed phase, the ab initio way: using embedding methods to calculate local properties of large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR2758 ``Agrégation, fragmentation et thermodynamique de systèmes moléculaires complexes isolés''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio structures and scattering EXAFS Debye-Waller factors of solvated actinide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinet workshop: "How can we improve coupling theoretical chemistry with X-ray absorption spectroscopy?''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the spectroscopy of protactinium(IV) in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M. Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 07, 11th International Conference on Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical calculations of structural properties and spectroscopy of solvated actinide ions: Theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ``Computational Actinide and Transactinide Chemistry: Progress and Perspectives'' - 245th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the spectroscopy of protactinium(IV) in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Panak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 07, 11th International Conference on Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of electron correlation and intermediate coupling in the spectroscopy of actinides molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece. pp.1302-1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of electron correlation and intermediate coupling in the spectroscopy of actinides molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very Heavy Metal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Chély d'Aubrac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy and photochemistry of uranyl(VI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece. pp.979-983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la corrélation électronique et du couplage intermédiaire pour l'étude de la spectroscopie électronique des compos ́es d'atomes lourds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chitel 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio EXAFS Debye-Waller factors & Spectroscopy of actinide molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of electron correlation and intermediate coupling in the spectroscopy of actinide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMSE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical calculations of structures and Debye-Waller factors of actinide complexes; a comparison with EXAFS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide-XAS-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic and correlated method for heavy elements: application to spectroscopy of transition metal complexes and actinides compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relativistic Effects in Heavy Elements (REHE) 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Mülheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide quantum chemistry: a modeling tool to study coordination chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">227th American Chemical Society National Meeting -- Spring 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemistry: a modeling tool for a better understanding of the chemistry of actinide compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 03, 9th International Conference on Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of curium(III) and europium(III) with aqueous phosphates: a combined experimental, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SafeND 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin (DE), Germany. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination chemistry of U(IV) in aqueous solutions: challenges and insights from spectroscopy and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Karlsruhe, Germany. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of curium(III) and europium(III) with aqueous phosphates: a combined experimental, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon (FR), France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of curium(III) and europium(III) with aqueous phosphates: a combined experimental, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024, 3ème Rencontres Rayonnement Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes (France), France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of neptunium(V) with aqueous phosphate using a dual experimental and quantum chemical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inorganic ligands on the relative stabilities of Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; complexes: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2023 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of chemistry and speciation of protactinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling polonium complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Santa Fe, United States. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the complexation of curium(III) and europium(III) with aqueous phosphates: a combined experimental and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD of NaCl-water droplets with a polarizable force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houriez Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling polonium complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolvATE2021: Scientific Meeting of the GdR SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Villeneuve d'Ascq, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Actinyls to Generate Actinide Nitridos, which Activate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Regenerate the Actinyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Newport, Ri, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature on the complexation of Eu(III) and Cm(III) with aqueous phosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; spectroscopy of f elements in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent molecular model to predict the behavior of tetravalent actinides from thorium to berkelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl complexes by combination of TRLFS and $ab\ initio$ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the unusual &pi;-arene coordination of An-alkyl complexes (An = U, Th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent molecular model to predict the behavior of early tetravalent actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2017 - 11th Triennial Congress of the World Association of Theoretical and Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the excited state dynamics and luminescence of the aqueous cerium(III) ion by combined experimental and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Lindqvist-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Janicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Rare Earth Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ames, Iowa, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the properties of gaseous radioelements oxides through modeling: The Plutonium Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle – Sources, Aging, Sinks, Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-Scale Insight into the Structure, Stability, and Electrochemistry of Ceria Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estes Shanna L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Soderholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Rare Earth Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ames, Iowa, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spectroscopic and thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Excited States Simulations: Bridging Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamic properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the ruthenium behaviour during its transport in the primary circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics (REHE-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Smolenice, Slovakia. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ruthenium chemistry in case of severe accidents occurring to a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTF2014 14ème Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modelling of optical and thermodynamical properties of actinide (U, Np, Pu,...) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of Plutonium(IV) Complexes Formed within the PUREX Process: A Proposal of a Plutonium Surrogate in Fire Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESTC 2014 - Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagybörzsöny, Hungary. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of a polarizable force-field for halides counter anions and lanthanides cations in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, stabilization, spectroscopic, computational studies of tetravalent protactinium in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Rothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinides 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Karlsruhe, Germany. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling: insights in the ability of classical non-additive potentials to model radionucleides in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Techniques in Actinide Spectroscopy (ATAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dresden, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarah Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling: insights in the ability of classical non-additive potentials to model radionucleides in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICQC (International Conference of Quantum Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environment effect on heavy-element compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yanez, Manuel; Boyd, Russell J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.129-154, 2024, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Computational Actinide Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dolg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Lanthanide and Actinide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.269-298, 2015, 9781118688304. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118688304.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical calculations of the structure and Debye-Waller factors of actinide complexes; a comparison with experimental EXAFS data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Vibrational Identification of the Uranyl Peroxodicarbonate [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(CO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-&amp;lt;/sup&amp;gt;: Insights into Peroxo-Carbonate Bonding from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O Labeling, DFT and QTAIM analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Margate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Floarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coubronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Berrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation effects on halides core spectra with Multilevel Real-Time quantum embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica A. Martinez B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId642"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Vallet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS DR1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2202-3858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061631299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vallet_v_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-8491-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects via Frozen Density Embedding in Real-Time Time-Dependent Dirac–Kohn–Sham Theory: Solvation of Lead Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Pacifici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (5), pp.2282-2298. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Stability and Kinetic Pathway from Plutonium Clusters to Colloidal PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent mono-oxo bonding with protactinium(V) revealed in highly acidic chloride solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (11), pp.e18403. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202518403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Excited States of Linear and Bent Uranyl Complexes: Insights from High-Energy Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Amidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina O. Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (45), pp.22487-22502. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; Speciation in Acidic Aqueous Solution: Insights from UV-Vis, EXAFS, XANES and Quantum-Statistical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (30), pp.15321-15331. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Np(VI) and Pu(VI) with Phenanthroline Result in Bending the [Np&amp;lt;sup&amp;gt;(VI)&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Unit and a Reduced Pu(V) Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily R. Mikeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (38), pp.34849-34861. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c10795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Realistic Theoretical Electronic Spectra of Metal Aqua Ions in Solution: The Case of Ce(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Using Statistical Methods and Quantum Chemistry Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sánchez Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (14), pp.144109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0228155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Study of the Reaction of F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with Thiirane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (15), pp.3636. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29153636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the protactinium(V) mono-oxo cation probed by first-principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (15), pp.e202304068. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202304068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Workflows by Exchanging Grid-Based Data between Quantum-Chemical Program Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Focke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martinez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.162503. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protactinium(V) mono-oxo bond weaker than what we thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.14376-14379. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC04522J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Steps in the O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Scavenger Process in the Aqueous Phase: Hydrazine vs DEHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (48), pp.10104-10117. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein - ligand interactions from a quantum fragmentation perspective : the case of the SARS-CoV-2 main protease interacting with α−ketoamide inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Genovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahito Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Cristiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (21), pp.214121. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0148064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited states of polonium(IV ) : electron correlation and spin–orbit coupling in the Po&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; free ion andin the bare and solvated [PoCl&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.24603-24612. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP03317A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydration of an oxy-polycyclic aromatic compound: the case of naphthaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Margulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Goubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.23667-23677. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP02649C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does bending the uranyl unit influence its spectroscopy and luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.9273−9284. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and thermodynamic properties of aqueous protactinium(V) by first-principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Delafoulhouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.10033-10041. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00323J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexanitrato complexes and hybrid double perovskites of Am&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Cm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tarlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (85), pp.11997-12000. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC05162A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamics properties of pure phase alkanes, monoamides and alkane/monoamide mixtures with an ab initio based force-field model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 363, pp.119797. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.26180-26189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment effects on X-ray absorption spectra with quantum embedded real-time Time-dependent density functional theory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.823246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(IV) alkyl cations: synthesis, structures, comparison with thorium(IV) analogues, and the influence of arene-coordination on thermal stability and ethylene polymerization activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Andreychuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balamurugan Vidjayacoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.13748-13763. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04302E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-Density Embedding for including environmental effects in the Dirac-Kohn-Sham theory: an implementation based on density fitting and prototyping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sorbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.5992-6009. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaCl salts in finite aqueous environments at the fine particle marine aerosol scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houriez Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (6), pp.1612-1626. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Ru oxides with air radiolysis products investigated by theoretical calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.153395. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first coordination of uranyl on its luminescence properties: study of uranyl binitrate with N,N-dialkyl amide DEHiBA and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.890-901. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Complexation of Cm(III) with Aqueous Phosphates: What Can We Learn from the Complex Structures Using Luminescence Spectroscopy and Ab Initio Simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (14), pp.10656-10673. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.2229-2237. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP05363E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Property Relationships in Photoluminescent Bismuth Halide Organic Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lee Ayscue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffery A. Bertke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karah E. Knope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (13), pp.9727--9744. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alkaline Earth Metal Ions on Structures and Luminescent Properties of Na&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;M&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(CO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; &amp;lt;sup&amp;gt;(4-m-2n)-&amp;lt;/sup&amp;gt; (M = Mg, Ca; m , n = 0–2): Time-Resolved Fluorescence Spectroscopy and Ab Initio Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.15036-15049. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-Sulfur Bond Strength in Methanesulfinate and Benzenesulfinate Ligands Directs Decomposition of Np(V) and Pu(V) Coordination Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (10), pp.3293-3303. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt00125b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the tetravalent actinide series in aqueous phase from a microscopic simulation automated engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.2343-2350. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04912F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the luminescence of [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; (X=Cl, Br) complexes in organic phase using time-resolved laser-induced fluorescence spectroscopy and quantum chemical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.5896-5906. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Landscape of Oxygen-Containing Naphthalene Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pirali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.4484-4495. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvent effects on the magnetic properties of molybdate ions (MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt;) with relativistic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e26207. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photoluminescence of Three Bismuth(III)-Organic Compounds Bearing Heterocyclic N-Donor Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa K. Adcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lee Ayscue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia M. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe P. Verwiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander C. Marwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.11756--11771. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt02360d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.14507-14521. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the description of solvent pairwise interactions using local solute/solvent three-body functions. The case of halides and cabroxylates in aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.1209-1218. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.25779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion hydration free energies and water surface potential in water nano drops: The cluster pair approximation and the proton hydration Gibbs free energy in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (17), pp.174504. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5109777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Ground State and Excited State Structures and Dynamics of Hydrated Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Ions by Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Lindqvist-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Janicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, pp.10111-10121. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protactinium and the intersection of actinide and transition metal chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.622. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-02972-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulations of ionization energies of solvated halide ions with relativistic embedded Equation of Motion Coupled-Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.266001. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.266001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Multi-Reference Nature of Plutonium Oxides: PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupperouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.4317-4329. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05429C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic ion association in aqueous phase and ab initio -based force fields: The case of carboxylate/ammonium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.161720. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4997996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenge of predicting the standard formation enthalpies of n -butyl-phosphate species with ab initio methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146 (24), pp.244312. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4986953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Solution Structures and Energetics: Thorium Nitrate Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Bang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Soderholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (36), pp.8577 - 8584. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b06567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Bonding in Uranyl(VI) Peroxide and Crown Ether Complexes; Comparison of Quantum Chemical and Experimental Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.15231-15240. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Electronic Properties of Nb(V), Ta(V), and Pa(V) Fluoride Complexes:The Influence of Relativistic Effects on the Group V Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.5467-5476. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of Ruthenium Oxyhydroxide Species and Their Impact on Volatile Speciations in Severe Nuclear Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.606-614. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Mohamed Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.453. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt03560k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali–metal ion coordination in uranyl(VI) poly-peroxo complexes in solution, inorganic analogues to crown-ethers. Part 2. Complex formation in the tetramethyl ammonium-, Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;-, Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;- and K&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;-uranyl(VI)–peroxide–carbonate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Zanonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.16565-16572. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT01710F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali-metal ion coordination in uranyl(VI) poly- peroxide complexes in solution. Part 1: the Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and K&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; – peroxide–hydroxide systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Zanonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Di Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.1549. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02104E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Properties of Gaseous Ruthenium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.4961--4971. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark binding energies of ammonium and alkyl-ammonium ions interacting with water. Are ammonium–water hydrogen bonds strong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 618, pp.168-173. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of Plutonium(IV) Complexes Formed within the PUREX Process: A Proposal of a Plutonium Surrogate in Fire Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.10073-10080. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507684f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cimiraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.9238. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55294B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Gas-Phase Uranyl: From an Oxo to a Nitrido Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gong Yo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.325. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4113798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a many-body model for water based on a single polarizable site: From gas phase clusters to liquid and air/liquid water systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.114502. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4821166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards systematically improvable models for actinides in condensed phase: the electronic spectrum of uranyl in Cs2UO2Cl4 as a test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (36), pp.15153-62. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp52090k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Quantum Chemical Methods be Used to Predict Gibbs Energies for Reactions in Solution? A Case Study Using Binary and Ternary Lanthanide(III) and Actinide(III) - Tris[4,4,4-trifluoro-1-(2-thienyl)-1,3-butanedione] (TTA) - Tributyl/Trimethyl phosphate (TBP/TMP) Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2013.800403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights in the ability of classical nonadditive potentials to model actinide ion-water interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.707-719. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the hydration of mono-atomic anions from the gas phase to the bulk phase: the case of the halide ions F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;, Cl&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;, and Br&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.044509. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3678294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Nature of Chemical Bonding in Uranyl(VI) Complexes with Quantum Chemical Methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.12373-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Binary and Ternary Lanthanide(III) and Actinide(III) - Tris[4,4,4-trifluoro-1-(2-thienyl)-1,3-butanedione] (TTA) -- Tributylphosphate (TBP) Complexes. Part 3, The Structure and Thermodynamics of 8- and 9-Coordinated Binary and Ternary Y - TTA Complexes Studied by Quantum Chemical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.3154--3165. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt01490g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Chemical and Molecular Dynamics Study of the Coordination of Th(IV) in Aqueous Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.15913. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp108061s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Binary and Ternary Lanthanide(III) and Actinide(III) - Tris[4,4,4-trifluoro-1-(2-thienyl)-1,3-butanedione] (TTA) Complexes. Part 2, The Structure and Dynamics of Binary and Ternary Complexes in the Y(III)/Eu(III) -- TTA -- Tributylphosphate (TBP) System in Chloroform as Studied by NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10944-10952. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00314j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure and bonding of Y, Eu, U, Am and Cm complexes as studied by quantum chemical methods and X-ray crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.7666-7672. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b926508b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Electronic Structure Calculations on the Bare UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion: How Different are Single and Multireference Electron Correlation Methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Eliav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.12504---12511. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903758c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-configuration Diract-Hartree-Fock Adjusted Energy-consistent Pseudopotential for Uranium: Spin-orbit Configuration Interaction and Fock-Space Coupled-Cluster Study of U4+ and U5+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Weigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dolg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.11509-11516. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp902693b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio theoretical study of the electronic structure of UO2+ and [UO2(CO3)3]5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ruiperéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.1420. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp809108h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the first hydration sphere and the bulk solvent on the spectra of the f^2 isoelectronic actinide compounds: U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;, NpO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.1116. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b914222c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Exchange Mechanism in the First Excited State of Hydrated Uranyl(VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.11310. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic9017689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the ab initio embedded cluster method for luminescence properties of doped materials by taking into account long-range impurity induced distortions: the example of Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;:Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Ordejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Schamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.194501. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3259048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combined use of discrete solvent models and continuum descriptions of solvent effects in ligand exchange reactions: a case study of the uranyl(VI) aquo ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 127, pp.377. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0627-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio study of the mechanism for photoinduced yl-oxygen exchange in uranyl(VI) in acidic aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.11742-11751. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja8026407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground- and Excited-State Properties of the Mixed-Valence Complex [(NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Ru&amp;lt;sup&amp;gt;III&amp;lt;/sup&amp;gt;NCRu&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt;(CN)&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kondov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haobin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.5467. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801017m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit configuration interaction study of the electronic structure of the 5f&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; manifold of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and the 5f manifold of U&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128, pp.154310. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2888560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the accuracy of different DFT functionals on the water exchange reaction in hydrated uranyl(VI) in the ground state and the first excited state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.569. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct700062x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Study of the Mechanism for Photoinduced Yl-Oxygen Exchange in Uranyl(VI) in Acidic Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (35), pp.11742-11751. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja8026407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of the all-trans - 13-cis isomerization of the retinal chromophore of bacteriorhodopsin: Electronic structure calculations for a simple model system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Woywod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingriu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Görling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1080, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of atomic static electric dipole polarizabilities of the early tetravalent actinide ions: Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;0&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;), Pa&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;), and U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.052502. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.052502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio embedded cluster study of the excitation spectrum and Stokes shifts of Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; doped by Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Schamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.104705. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2768532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structure and coordination of uranyl(VI) sulfate complexes in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.905. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced multi-mode quantum dynamics of pyrrole at the &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&pi;&sigma;&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;-S&amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; conical intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenggang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Mahapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 190, pp.177. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on The water-exchange mechanism of the [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion revisited: the importance of a proper treatment of electron correlation [F. P. Rotzinger, Chem. Eur. J. 2007, 13, 800.]&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.10294. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200601890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the energies and geometries of photo-excited uranyl(VI) ion: a comparison between wave-function theory and density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.214302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5f&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;6d&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt; luminescence spectrum of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;GeF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; crystals. A quantum chemical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Ordejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Seijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoila Barandiarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.779. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the dynamics of two coupled oscillators with mixed quantum-classical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingriu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Woywod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.184105. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2196408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution coordination chemistry of actinides: Thermodynamics, structure and reaction mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Toraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250, pp.784-815. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2005.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio study of a Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; impurity in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;NaYCl&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; and Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: comparison of perturbative and variational electron correlation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Schamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.174709. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2361293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of spin-orbit coupling for the assignment of the photodetachment spectra of AuX&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; (X=Cl, Br, and I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyashachi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.723. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200500554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide Chemistry in Solution, Quantum Chemical Methods and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Macak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115, pp.140-160. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-005-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the vibronic structure of the photodetachment spectra of CCCl&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; and CCBr&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyashachi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Poluyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.164327. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2363193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the vibronic structure of the X &amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π photoelectron spectra of XCN, X=F, Cl, and Br</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyashachi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Poluyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.044317. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2161186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable impact of intermode couplings on multimode vibronic dynamics: the photoelectron spectrum of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Mahapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Woywod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Köppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.231103. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2140739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent quantum wave-packet description of the &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&pi;&sigma;* photochemistry of phenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenggang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Sobolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Mahapatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.224315. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1906218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of pyrrole: Time-dependent quantum wave-packet description of the dynamics at the &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&sigma;&pi;-S&amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; conical intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenggang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Mahapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Sobolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.144307. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2049250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic effects of first-order relativistic vibronic coupling in linear triatomic molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyashachi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Poluyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Domcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.124104. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2018702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can DFT Methods be used for Open-shell Actinide Molecules? Comparisons with Multi-configurational Studies including Spin-orbit Coupling of Two Iso-electronic Systems: PuO22+ and PuN2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra-Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maynau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121, pp.5312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy elements spectroscopy in solution : the meeting of theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational identification of uranyl peroxo-carbonate complexes in solution: insights from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O labeling and DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Margate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Floarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coubronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Berrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Quantum Chemical Insights into the Coordination Chemistry of Protactinium(V) in Chloride Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Coordination and Electronic Structure of Protactinium(V) by High-Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization pathway of the [Pu&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;12+&amp;lt;/sup&amp;gt; cluster in acetate medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‑Chemical Insights into Actinide Bonding and Spectroscopy: Volatility, 5f/6d Orbital Contributions, and Spectral Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core excitations in linear and bent uranyl complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm(III) and Eu(III) complexation with aqueous phosphates: an experimental, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">safeND 2025: The third BASE research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quantum chemical insights into the coordination chemistry of protactinium(V) in chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coordination Chemistry of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; in Aqueous Solutions: Challenges and Insights from Spectroscopy and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of potassium uranates in peroxo-carbonate solutions: dissolution and uranyl stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Floarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coubronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Margate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP2024 - 11th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coordination Chemistry of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; in Aqueous Solutions: Challenges and Insights from Spectroscopy and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sánchez Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of uranyl complexes probed by valence and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and speciation of protactinium +IV – a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Actinide Chemistry: Navigating Challenges and Insights through the Virtual Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2024 - 45th International Conference on Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fort Collins, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and thermodynamic properties of aqueous protactinium(V) by computational chemistry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Delafoulhouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inorganic ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaaban Tamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Quantum Chemistry - Exploring the electronic structure of Ln and An systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Science Gathering - Château Balleroy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Balleroy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inorganic ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of actinides tailored by relativistic quantum chemistry approaches: applications to X-ray spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational and Theoretical Chemistry (CompChem 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and speciation of protactinium – a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures: a luminescence, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Bruckhuisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONIOM QM/MM investigation of the iodide oxidation by ozone on particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Finkenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface spectroscopic analysis of aqueous phase iodine oxides : Electron binding energy and surface propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boucly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC joint International Atmospheric Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IO radical yields from iodide oxidation by ozone on aqueous aerosol proxy surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roose Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Finkenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, spectroscopy and speciation of protactinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of f-element complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing luminescence properties and photo reactivity of f-element complexes with ab initio methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angular Momentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamics of lanthanide and actinide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop "Dialogue théorie-expérience en sciences ultrarapides'' - Réunion Plénière du GDR U.P 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide revisited 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Bruckhuisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhLAM (Université de Lille); LPCA (Université du Littoral Côte d’Opale), Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and speciation of protactinium – a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdA-2021: 50èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of actinide systems from relativistic correlated and quantum embedding approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical meeting on Condensed-Matter Chemistry on Actinides: The Kumatori meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear recycling process: the new extracting molecules bring new challenges for molecular modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolvATE2021: Scientific Meeting of the GdR SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IRePSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined ab initio and time-resolved laser-induced fluorescence study of uranium-ligand interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing structural, dynamical and spectroscopic properties of solvated actinide ions using molecular modeling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Application of Chemical and Analytical Technologies in Nuclear Industries (Nu-ACT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing thermal scattering law for light water at 600 k using vesta 2.2.0 depletion calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichou Raphaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Correlated Methods for Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Understanding in Quantum Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster based on four-compoment Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP 2019 - 10th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE MÉTALLO-MIX -- Les éléments métalliques : un trait d’union entre les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation réaliste de la spectroscopie électronique du Pa(IV) en solution aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAMBIC, a simulation tool to assess the red-oils hazards in reprocessing facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées des Actinides (JdA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl complexes by TRLFS and ab initio methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées des Actinides (JdA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of Plutonium complexes with monoamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Failali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Computational Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg satellite meeting to the 16th ICQC: Strong correlation in electronic structure theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual solution behavior of ceric ammonium nitrate (CAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna L. Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Soderholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the bonding in dimers of tetravalent Cerium and actinide homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna L. Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Soderholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic ab initio spectroscopy of f elements in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting solvent effects on the photoelectron spectra of halide ions with WFT-in-DFT embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and classical approaches to probe the structural, dynamical and hydration properties of tetravalent actinide elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la solvatation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermal scattering law for light water based on new time-of-flight measurements at the Institute Laue-Langevin (ILL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYTRA4 - The 4th International Conference on Physics and Technology of Reactors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effects on NMR shielding of MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; via relativistic Frozen Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Radiochimie théorique » : Calculs de chimie quantique et analyses de liaisons chimiques d’intérêt en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the properties of the tetravalent actinide series in aqueous phase from atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multi-références relativistes pour analyser les propriétés des systèmes fortement corrélés: oxydes de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical prediction of standard formation enthalpies of uranyl nitrates and its degradation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Low Temperature and Structure Research, Polish Academy of Sciences, Wrocław, Poland, Mar 2017, Karpacz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent molecular model to predict the behaviors of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity and the Chemistry of Protactinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Rare Earth Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ames, Iowa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 64th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tampa, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the bonding in dimers of tetravalent Cerium and actinide homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Rare Earth Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ames, Iowa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of strongly correlated systems: Plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of double differential cross-section of light water at high temperature and pressure to generate S(α,β)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeck Wim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhi Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD Nuclear Energy Agency, Sep 2016, Bruges, Belgium. pp.13006, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714613006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent molecular model to predict the behavior of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure and the excited state dynamics of the aqueous cerium(III) ion by combined experimental and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Janicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Lindqvist-Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes Journées des Actinides (46th JdA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Alpes d'Huez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Nature of Chemical Bonding in Actinide Complexes with Quantum Chemical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCB1, First European Symposium on Chemical Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du ruthénium lors de son transport dans le circuit primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ruthenium chemistry in primary circuit in severe accident conditions occurring to nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième réunion annuelle du GDR ThéMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PhLAM, UMR 8523 CNRS, Université de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Mohamed Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes Journées des Actinides (46th JdA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Alpes d'Huez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quantum chemical studies of alkali-ion promoted formation of uranyl(VI) peroxide rings and a comparison with similar reactions in 12-crown-4 and 15-crown-5 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Zanonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Di Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing Properties of Large Actinide systems with Frozen-Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Ru behaviour in oxidative accident conditions and first source term assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERMSAR 2015 (7th ERMSAR conference, European Review Meeting on Severe Accident Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of some ruthenium gaseous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Excited States in Lanthanide and Actinide Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computation of Electronic Excited States: molecules, aggregates, nanoclusters,nanoparticles, polymers and solids international summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Hydration of Thorium(IV) With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Jin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical methods to probe the chemical and electronic properties of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Summer School on Actinide Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Transuranium Elements, Jun 2015, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du ruthénium lors de son transport dans le circuit primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, L'Isle sur la Sorgue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinides 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate many-body force-fields for radionuclides macroscopic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modélisation multi-échelle - Applications aux procédés physico-chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Hydration of the Cm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Ion With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Jin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS workshop: Combining Experiments and Theory in f-Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lynne Soderholm, May 2013, Argonne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of theoretical chemistry tools to nuclear safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling: insights in the ability of classical non-additive potentials to model radionucleides in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the 14th ICQC conference: Chemistry and Physics of the Heavy Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic structure of actinide complexes with relativistic quantum chemical methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Chinese-French Workshop on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation électronique et relativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere réunion du GDR CORREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to probe the electronic structure of heavy element complexes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie quantique, un laboratoire virtuel pour l'étude des propriétés chimiques et physiques des actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées Nationales de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules in condensed phase, the ab initio way: using embedding methods to calculate local properties of large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR2758 ``Agrégation, fragmentation et thermodynamique de systèmes moléculaires complexes isolés''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio structures and scattering EXAFS Debye-Waller factors of solvated actinide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinet workshop: "How can we improve coupling theoretical chemistry with X-ray absorption spectroscopy?''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the spectroscopy of protactinium(IV) in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M. Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 07, 11th International Conference on Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical calculations of structural properties and spectroscopy of solvated actinide ions: Theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ``Computational Actinide and Transactinide Chemistry: Progress and Perspectives'' - 245th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the spectroscopy of protactinium(IV) in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Panak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 07, 11th International Conference on Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy and photochemistry of uranyl(VI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece. pp.979-983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of electron correlation and intermediate coupling in the spectroscopy of actinides molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece. pp.1302-1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of electron correlation and intermediate coupling in the spectroscopy of actinides molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very Heavy Metal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Chély d'Aubrac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la corrélation électronique et du couplage intermédiaire pour l'étude de la spectroscopie électronique des compos ́es d'atomes lourds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chitel 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio EXAFS Debye-Waller factors & Spectroscopy of actinide molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of electron correlation and intermediate coupling in the spectroscopy of actinide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernilla Wåhlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMSE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical calculations of structures and Debye-Waller factors of actinide complexes; a comparison with EXAFS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide-XAS-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic and correlated method for heavy elements: application to spectroscopy of transition metal complexes and actinides compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relativistic Effects in Heavy Elements (REHE) 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Mülheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide quantum chemistry: a modeling tool to study coordination chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">227th American Chemical Society National Meeting -- Spring 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemistry: a modeling tool for a better understanding of the chemistry of actinide compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 03, 9th International Conference on Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of curium(III) and europium(III) with aqueous phosphates: a combined experimental, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SafeND 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin (DE), Germany. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination chemistry of U(IV) in aqueous solutions: challenges and insights from spectroscopy and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Karlsruhe, Germany. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of curium(III) and europium(III) with aqueous phosphates: a combined experimental, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon (FR), France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of curium(III) and europium(III) with aqueous phosphates: a combined experimental, thermodynamic, and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024, 3ème Rencontres Rayonnement Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes (France), France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of neptunium(V) with aqueous phosphate using a dual experimental and quantum chemical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of chemistry and speciation of protactinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling polonium complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Santa Fe, United States. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the complexation of curium(III) and europium(III) with aqueous phosphates: a combined experimental and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inorganic ligands on the relative stabilities of Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; complexes: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2023 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD of NaCl-water droplets with a polarizable force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houriez Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling polonium complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolvATE2021: Scientific Meeting of the GdR SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Villeneuve d'Ascq, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Actinyls to Generate Actinide Nitridos, which Activate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Regenerate the Actinyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Newport, Ri, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature on the complexation of Eu(III) and Cm(III) with aqueous phosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huittinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jessat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; spectroscopy of f elements in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent molecular model to predict the behavior of tetravalent actinides from thorium to berkelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl complexes by combination of TRLFS and $ab\ initio$ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent molecular model to predict the behavior of early tetravalent actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2017 - 11th Triennial Congress of the World Association of Theoretical and Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the excited state dynamics and luminescence of the aqueous cerium(III) ion by combined experimental and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Lindqvist-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Janicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Rare Earth Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ames, Iowa, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the unusual &pi;-arene coordination of An-alkyl complexes (An = U, Th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the properties of gaseous radioelements oxides through modeling: The Plutonium Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle – Sources, Aging, Sinks, Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-Scale Insight into the Structure, Stability, and Electrochemistry of Ceria Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estes Shanna L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Soderholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Rare Earth Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ames, Iowa, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spectroscopic and thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Excited States Simulations: Bridging Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamic properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the ruthenium behaviour during its transport in the primary circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics (REHE-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Smolenice, Slovakia. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ruthenium chemistry in case of severe accidents occurring to a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTF2014 14ème Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modelling of optical and thermodynamical properties of actinide (U, Np, Pu,...) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of Plutonium(IV) Complexes Formed within the PUREX Process: A Proposal of a Plutonium Surrogate in Fire Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESTC 2014 - Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagybörzsöny, Hungary. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of a polarizable force-field for halides counter anions and lanthanides cations in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, stabilization, spectroscopic, computational studies of tetravalent protactinium in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Rothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinides 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Karlsruhe, Germany. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling: insights in the ability of classical non-additive potentials to model radionucleides in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Techniques in Actinide Spectroscopy (ATAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dresden, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarah Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling: insights in the ability of classical non-additive potentials to model radionucleides in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICQC (International Conference of Quantum Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environment effect on heavy-element compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yanez, Manuel; Boyd, Russell J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.129-154, 2024, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Computational Actinide Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dolg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Lanthanide and Actinide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.269-298, 2015, 9781118688304. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118688304.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical calculations of the structure and Debye-Waller factors of actinide complexes; a comparison with experimental EXAFS data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Vibrational Identification of the Uranyl Peroxodicarbonate [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(CO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-&amp;lt;/sup&amp;gt;: Insights into Peroxo-Carbonate Bonding from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O Labeling, DFT and QTAIM analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Margate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Floarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coubronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Berrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation effects on halides core spectra with Multilevel Real-Time quantum embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica A. Martinez B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId651"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2269070E"/>
+    <w:nsid w:val="E3309C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2202-3858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061631299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vallet_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8491-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacifici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01980" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#228;rz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O. Kvashnina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pappalardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Mikeska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Schnaars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153636" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Focke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wolter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martinez B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201701" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Dahmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05383" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Berm&#250;dez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02649C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00847" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tarlton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suntharalingam Skanthakumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05162A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.823246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Failali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119797" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666897v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sorbelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Storchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00499" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faoulat Miradji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvi M. O. Sidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153395" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huittinen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jessat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Starke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01319" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05363E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Ayscue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Bertke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karah E. Knope" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00125b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04912F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03614" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01188" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26207" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa K. Adcock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee Ayscue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M. Breuer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe P. Verwiel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Marwitz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02360d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25779" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Janicki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01224" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02972-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ulka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986953" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Bang Jin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Soderholm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06567" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654870v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Grenthe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02584" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600981" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259841v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b11142" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Zanonato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szab&#243;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Di Bernardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT01710F" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02104E" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01645" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185327v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.11.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507684f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Yo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Michelini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rios" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880354v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821166" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52090k" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2013.800403" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786654v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trumm" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23184" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGN2CZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678294" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01490g" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567307v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108061s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545414v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00314j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BV4KWGKL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926508b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LWGSNL0K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410183v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Weigand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Cao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902693b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410180v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ruiper&#233;z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danilo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809108h" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424902v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914222c" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V23DDTZ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424940v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla W&#229;hlin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017689" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433223v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ordej&#243;n" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schamps" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412533v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0627-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKKGTDM0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310979v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8026407" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6NJPW7B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288441v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kondov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobin Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thoss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801017m" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T53ZKXZT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288439v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct700062x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288438v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2888560" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218366v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346631v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Woywod" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingriu Li" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#246;rling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330029v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.052502" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2768532" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186608v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.03.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKFSQ8QH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186611v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggang Lan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupays" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Mahapatra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Domcke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.01.018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM3BD4NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601890" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVX4XKRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186596v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marian" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186604v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seijo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoila Barandiar&#225;n" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.11.015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KXML6X6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104993v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196408" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105000v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Toraishi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2005.10.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKTDVK2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113207v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361293" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104996v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyashachi Mishra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500554" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV7QWPZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104999v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macak" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0051-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K68C06HM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113209v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Poluyanov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363193" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104994v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2161186" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst K&#246;ppel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2140739" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104991v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sobolewski" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2049250" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906218" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019698v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2018702" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003399v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra-Sarrio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490027v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107215v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011147v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949432v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000885v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Pappalardo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918239v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000871v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417599v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403977v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04622590v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04611720v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417209v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559833v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011371v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210673v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaaban Tamara" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209185v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112889v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027450v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741752v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lezzi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527388v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ammann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702136v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599584v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514512v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706635v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881014v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898052v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695101v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701562v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145196v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472335v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984085v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961021v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463773v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichou Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jaiswal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Leal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166496v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142438v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083968v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084017v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145191v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986303v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742367v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806872v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna L. Estes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Antonio" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742365v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377307v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790488v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790490v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805026v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486181v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486658v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485178v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315715v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461324v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeck Wim" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhi Emmanuel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Calzavara" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714613006" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536233v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265064v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352697v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070879v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372450v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265058v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218804v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218747v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218800v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218822v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218785v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Jin Yu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218866v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070887v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077526v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058063v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653966v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077529v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077528v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961061v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961058v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961055v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961046v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961023v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186613v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186618v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belmecheri" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Marquardt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186614v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186617v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Panak" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158909v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315631v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158907v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186619v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186615v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186616v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961006v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960999v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960993v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960986v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279588v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949431v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04622602v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390034v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471812v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011348v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Miladi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238268v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085805v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942063v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011358v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826007v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Belpassi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741701v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937643v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470684v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Renault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145163v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471923v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Parker" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472059v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Jessat" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282363v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806876v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377331v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338736v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546523v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Ayers" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580874v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485176v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494185v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654001v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estes Shanna L." TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391147v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352696v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359194v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077538v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265142v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077540v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273530v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077532v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquardt" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altmaier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Rothe" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653974v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273521v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273509v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273482v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006238v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Olejniczak" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00099-4" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218658v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118688304.ch11" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186610v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513260v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431931v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A. Martinez B." TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavanello" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2202-3858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061631299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vallet_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8491-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacifici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01980" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#228;rz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O. Kvashnina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pappalardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Mikeska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Schnaars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153636" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Focke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wolter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martinez B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Dahmani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05383" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186448v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Berm&#250;dez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02649C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00847" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tarlton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suntharalingam Skanthakumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05162A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Failali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119797" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.823246" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sorbelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Storchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00499" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faoulat Miradji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvi M. O. Sidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153395" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huittinen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jessat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Starke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01319" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05363E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Ayscue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Bertke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karah E. Knope" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00125b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04912F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03614" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01188" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26207" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa K. Adcock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee Ayscue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M. Breuer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe P. Verwiel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Marwitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02360d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Janicki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01224" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02972-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494184v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ulka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986953" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Bang Jin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Soderholm" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06567" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Grenthe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02584" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600981" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b11142" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Zanonato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szab&#243;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Di Bernardo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT01710F" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077524v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02104E" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154795v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01645" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185327v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.11.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507684f" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Yo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Michelini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rios" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113798" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821166" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873298v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52090k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2013.800403" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trumm" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23184" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGN2CZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786658v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678294" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01490g" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108061s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545414v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00314j" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BV4KWGKL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545408v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926508b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LWGSNL0K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Weigand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Cao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902693b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410180v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ruiper&#233;z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danilo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809108h" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424902v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914222c" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V23DDTZ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424940v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla W&#229;hlin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017689" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ordej&#243;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schamps" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259048" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412533v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0627-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKKGTDM0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8026407" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6NJPW7B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kondov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobin Wang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thoss" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801017m" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T53ZKXZT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288438v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2888560" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288439v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct700062x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218366v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346631v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Woywod" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingriu Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#246;rling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.052502" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175621v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2768532" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186608v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.03.004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKFSQ8QH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggang Lan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupays" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Mahapatra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Domcke" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.01.018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM3BD4NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186606v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601890" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVX4XKRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186596v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seijo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoila Barandiar&#225;n" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.11.015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KXML6X6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104993v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196408" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105000v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Toraishi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2005.10.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKTDVK2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113207v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361293" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyashachi Mishra" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500554" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV7QWPZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104999v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0051-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K68C06HM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113209v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Poluyanov" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363193" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104994v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2161186" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104992v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst K&#246;ppel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2140739" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105001v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sobolewski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906218" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104991v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2049250" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019698v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2018702" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003399v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra-Sarrio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562275v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563668v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490027v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562274v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011147v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949432v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000885v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Pappalardo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918239v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000871v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417599v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04622590v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04611720v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403977v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417209v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559833v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011371v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210673v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaaban Tamara" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209185v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027450v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112889v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702136v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630535v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599584v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514512v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741752v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Yang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lezzi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527388v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ammann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706635v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881014v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898052v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695101v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701562v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145196v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472335v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984085v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460075v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961021v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463773v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichou Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jaiswal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Leal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166496v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142438v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083968v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084017v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145191v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806872v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna L. Estes" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Antonio" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742365v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986303v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742367v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377307v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790488v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805026v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790490v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486181v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486658v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485178v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315715v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461324v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeck Wim" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhi Emmanuel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Calzavara" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714613006" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536233v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265064v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352697v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070879v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372450v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265058v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218804v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218800v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218747v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218822v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218785v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Jin Yu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218866v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070887v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653966v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077529v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077526v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058063v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077528v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961061v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961058v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961055v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961046v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961023v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186613v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186618v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belmecheri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Marquardt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186614v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186617v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Panak" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158907v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158909v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315631v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186619v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186615v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186616v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961006v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960999v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960993v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960986v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279588v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949431v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04622602v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390034v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471812v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011348v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Miladi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085805v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942063v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011358v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238268v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826007v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Belpassi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741701v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937643v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470684v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Renault" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145163v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472059v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Jessat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471923v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Parker" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282363v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806876v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377331v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338736v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580874v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485176v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546523v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Ayers" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494185v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654001v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estes Shanna L." TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391147v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352696v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359194v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077538v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265142v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077540v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273530v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077532v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquardt" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altmaier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Rothe" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653974v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273521v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273482v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273509v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006238v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Olejniczak" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00099-4" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218658v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118688304.ch11" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186610v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513260v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431931v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A. Martinez B." TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavanello" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>