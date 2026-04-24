--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -714,278 +714,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1439-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852878v1</w:t>
+                <w:t xml:space="preserve">hal-03937095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
+                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1439-1455. </w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.293-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937095v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of sediment archaeal and bacterial communities relates to the source of organic matter and hypoxia – a biogeographical study on Lake Remoray (France)</w:t>
               </w:r>
@@ -1216,319 +1216,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in benthic trophic reliance on methane in 14 French lakes during the Anthropocene</w:t>
+                <w:t xml:space="preserve">20th century human pressures drive reductions in deepwater oxygen leading to losses of benthic methane-based food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simona Musazzi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (137), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557905v1</w:t>
+                <w:t xml:space="preserve">hal-01568901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20th century human pressures drive reductions in deepwater oxygen leading to losses of benthic methane-based food webs</w:t>
+                <w:t xml:space="preserve">Increase in benthic trophic reliance on methane in 14 French lakes during the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Musazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137 (137), pp.209-220. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (7), pp.1105 - 1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568901v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of the reliability of chironomid remains in paleoecology: effects of count density and sample size</w:t>
               </w:r>
@@ -2550,294 +2550,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the δ13C offset between chironomid larvae and their exuvial head capsules: implications for palaeoecology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chironomid assemblage reconstructions at multiple depths describe the oxygen-driven changes in a deep French lake during the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 50 (3), pp.379-386. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 50, pp.257-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115813v1</w:t>
+                <w:t xml:space="preserve">hal-00931244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid assemblage reconstructions at multiple depths describe the oxygen-driven changes in a deep French lake during the last 150 years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the δ13C offset between chironomid larvae and their exuvial head capsules: implications for palaeoecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 50, pp.257-273</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9732-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931244v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t>
               </w:r>
@@ -3103,90 +3103,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of the d13C offset between chironomid larvae and their head capsules : a contribution to paleoecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4009,51 +4009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological quality assessment of three French Alpine lakes (Lake Annecy, Lake Crop, Lake Grand Domenon) using the Lake Biotic Index (LBI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borderelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4094,424 +4094,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships of macrobenthos with dissolved oxygen and organic matter at the sediment-water interface in ten French lakes</w:t>
+                <w:t xml:space="preserve">The Lake Biotic Index (LBI): an applied method for assessing the biological quality of lakes using macrobenthos; the Lake Chalain (French Jura) as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (1), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683501v1</w:t>
+                <w:t xml:space="preserve">hal-02678092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Biological Orders of river sites and biological structures of watercourses using ecological traits of aquatic insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Verneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+                <w:t xml:space="preserve">Aimé Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 519 (1-3), pp.39-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:HYDR.0000026483.41753.d3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:HYDR.0000026483.41753.d3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lake Biotic Index (LBI): an applied method for assessing the biological quality of lakes using macrobenthos; the Lake Chalain (French Jura) as an example</w:t>
+                <w:t xml:space="preserve">Relationships of macrobenthos with dissolved oxygen and organic matter at the sediment-water interface in ten French lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 160 (2), pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0003-9136/2004/0160-0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678092v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lake Biotic Index (LBI): an applied method for assessing the biological quality of lakes using macrobenthos; the Lake Châlain (French Jura) as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,64 +4679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial paleoenvironmental reconstruction using subfossil chironomid assemblages from Lake Lautrey (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.-J.-D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTASED "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
@@ -5350,277 +5350,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Gliding from limnology to paleolimnology to study the ecosystem-wide consequences of human pressures on lake food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Vincent Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International paleolimnology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00931939v1</w:t>
+                <w:t xml:space="preserve">halsde-00931994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliding from limnology to paleolimnology to study the ecosystem-wide consequences of human pressures on lake food webs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
+                <w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International paleolimnology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00931994v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00931939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid-based reconstruction of the trophic history of Lake Annecy during the last 150 years using an intralake multiple core approach</w:t>
               </w:r>
@@ -6106,51 +6106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid-based reconstruction of the trophic history during the last century of two French large lakes: Lake Bourget and Lake Paladru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,247 +6346,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00395244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitutions paléolimnologiques et paléoclimatiques à partir de l'étude des assemblages de Chironomidae (Insecta : Diptera) subfossiles et de la matière organique sédimentaire de la séquence tardiglaciaire du Lago dell'Accesa (Toscane, Italie).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon isotope ratios (δ13C) of macro-invertebrates in assessing lake trophic functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Internatioanl Q5 – CNF-INQUA-AFEQ “Le Quaternaire, limites et spécificités”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480518v1</w:t>
+                <w:t xml:space="preserve">hal-02757196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope ratios (δ13C) of macro-invertebrates in assessing lake trophic functioning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstitutions paléolimnologiques et paléoclimatiques à partir de l'étude des assemblages de Chironomidae (Insecta : Diptera) subfossiles et de la matière organique sédimentaire de la séquence tardiglaciaire du Lago dell'Accesa (Toscane, Italie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Internatioanl Q5 – CNF-INQUA-AFEQ “Le Quaternaire, limites et spécificités”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757196v1</w:t>
+                <w:t xml:space="preserve">hal-00480518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macroinvertébrés dans l’évaluation du fonctionnement trophique lacustre : mesures isotopiques et analyse des communautés</w:t>
               </w:r>
@@ -7322,77 +7322,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hier pour éclairer demain : les rétro-observatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.127-128, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7681,51 +7681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations du climat au cours des deux derniers millénaires. Deux cas d'étude dans le Jura et les Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7876,51 +7876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC160898"/>
+    <w:nsid w:val="1A370071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8024,51 +8024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3455D0CC"/>
+    <w:nsid w:val="4B0B3BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8258,51 +8258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-verneaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-016-9927-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Jenny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Borderelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilmette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borderelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verneaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0247" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Verneaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prouteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYDR.0000026483.41753.d3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G1T3BVW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lovy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2004003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0156-0405" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude. Druart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groubatch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;courci&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chanez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Ashoor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.11037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-verneaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-016-9927-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Jenny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Borderelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilmette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borderelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verneaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Verneaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Schmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prouteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYDR.0000026483.41753.d3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G1T3BVW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0247" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lovy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2004003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0156-0405" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude. Druart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groubatch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;courci&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chanez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Ashoor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.11037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>