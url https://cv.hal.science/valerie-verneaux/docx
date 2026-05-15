--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2006,291 +2006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in carbon sources fueling benthic secondary production over depth and time: coupling Chironomidae stable carbon isotopes to larval abundance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3225-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122141v1</w:t>
+                <w:t xml:space="preserve">hal-01691615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in carbon sources fueling benthic secondary production over depth and time: coupling Chironomidae stable carbon isotopes to larval abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.72. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178 (2), pp.0029-8549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3225-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691615v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (1), pp.26-40. </w:t>
@@ -2608,51 +2608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.257-273</w:t>
@@ -2875,51 +2875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59 (4), en ligne http://onlinelibrary.wiley.com/doi/10.1111/fwb.12304/pdf. </w:t>
@@ -3009,51 +3009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (3), pp.257-273. </w:t>
@@ -3364,324 +3364,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00930291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene summer temperature reconstruction from chironomid assemblages of Lake Anterne, northern French Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of watershed’s anthropogenic activities on fish nitrogen and carbon stable isotope ratios in nine French lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Heiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+                <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 392 (01), 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388872v1</w:t>
+                <w:t xml:space="preserve">hal-02661906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of watershed’s anthropogenic activities on fish nitrogen and carbon stable isotope ratios in nine French lakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Late Holocene summer temperature reconstruction from chironomid assemblages of Lake Anterne, northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683608100576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661906v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of watershed's anthropogenic activities on fish nitrogen and carbon stable isotope ratios in nine French lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,90 +3741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroinvertebrate delta 13C variability analysis for the assessment of lake trophic functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,277 +5350,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliding from limnology to paleolimnology to study the ecosystem-wide consequences of human pressures on lake food webs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International paleolimnology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00931994v1</w:t>
+                <w:t xml:space="preserve">halsde-00931939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Gliding from limnology to paleolimnology to study the ecosystem-wide consequences of human pressures on lake food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International paleolimnology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00931939v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00931994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid-based reconstruction of the trophic history of Lake Annecy during the last 150 years using an intralake multiple core approach</w:t>
               </w:r>
@@ -5658,51 +5658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium on Chironomidae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Trondheim, Norway</w:t>
@@ -5757,51 +5757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium on Chironomidae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Trondheim, Norway</w:t>
@@ -6158,51 +6158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6352,77 +6352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotope ratios (δ13C) of macro-invertebrates in assessing lake trophic functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6572,51 +6572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macroinvertébrés dans l’évaluation du fonctionnement trophique lacustre : mesures isotopiques et analyse des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6654,77 +6654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du fonctionnement trophique de 4 lacs français par analyse de l'Indice Biologique Lacustre (IBL) et des signatures isotopiques en carbone des macroinvertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès International de Limnologie-Océanographie (CILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7694,51 +7694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7876,51 +7876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A370071"/>
+    <w:nsid w:val="C2CD98EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8024,51 +8024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B0B3BAC"/>
+    <w:nsid w:val="17DC3627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8258,51 +8258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-verneaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-016-9927-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Jenny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Borderelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilmette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borderelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verneaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Verneaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Schmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prouteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYDR.0000026483.41753.d3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G1T3BVW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0247" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lovy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2004003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0156-0405" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude. Druart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groubatch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;courci&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chanez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Ashoor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.11037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-verneaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-016-9927-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Jenny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Borderelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilmette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borderelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verneaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Verneaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Schmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prouteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYDR.0000026483.41753.d3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G1T3BVW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0247" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lovy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2004003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0156-0405" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude. Druart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groubatch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;courci&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chanez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Ashoor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.11037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>