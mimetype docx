--- v0 (2026-03-18)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Viaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil carbon inputs in two contrasted hedge agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 397, pp.110104. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedges Increase Carbon Storage Differently Between the Particulate Organic Matter and Mineral Associated Organic Matter Fractions Along the Soil Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), e70138, 10 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.70138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative pour l'appui aux transitions agroécologiques de territoires d'élevage : retours d'expérience d'une approche de pilotage du projet pour l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Laine Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESP'HAIES -Méthodologies innovantes d'évaluation de la biomasse et des stocks de carbone des haies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Betolaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le champ des possibles. Comment les pratiques paysagistes entrent en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120t9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework to Enhance Potential Spatial Planning to Support Agroecological Transition at the Scale of Local Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1707. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13101707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Whole Profile Soil Organic Carbon Dynamics Considering Soil Redistribution under Future Climate Change and Landscape Projections over the Lower Hunter Valley, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil properties and land use on organic carbon storage in agricultural soils near hedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.1140-1154. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming by the sea: A qualitative-quantitative approach to capture the specific traits of coastal farming in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125, pp.106493. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of forest and agroforestry alleviate trade-offs between ecosystem services in European rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101318. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional soil organic carbon stocks in hedgerows in crop-livestock areas of western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 305, pp.107174. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.107174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Table Dynamics Control Carbon Losses from the Destabilization of Soil Organic Matter in a Small, Lowland Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and innovations for improving the sustainability of European agroforestry systems of high nature and cultural value: stakeholder perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Hartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur l’état des connaissances des fonctions du bocage pour l’eau dans une perspective de mobilisation pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ressources en eau, ressources bocagères, 30 (4), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.030.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry constraints challenge the potential of agroecological practices for the soil C storage. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.54. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0599-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry creates carbon sinks whilst enhancing the environment in agricultural landscapes in europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao H. N. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.581-593. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry systems of high nature and cultural value in Europe: provision of commercial goods and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of water regime and land-use on soil CO2 efflux in a small temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (3), pp.267-288. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0256-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and nitrogen mineralization in a poorly-drained mineral soil under transient waterlogged conditions: an incubation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (3), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective dynamics of soil carbon sequestration in Sahelian agrosystems in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for global sensitivity analysis of a complex environmental model to spatial inputs and parameters: A case study of an agro-hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.74 - 87. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chernozemic soils of Canada: Genesis, distribution, and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pennock, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bedard-Haughn, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (5), pp.719-747. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4141/cjss10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of organic matter to reduced tillage and animal manure in a temperate loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Angers, D. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00314.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Landscape-Scale Modeling of Soil Organic Matter Dynamics in Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2009.0412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des haies sur la ressource en eau et en sol à partir de l’exemple de la Bretagne : résultats récents et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (5), pp.493-502. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/31528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of crop-rotation organization in farms to crop-mosaic patterning at local landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (3-4), pp.207 - 219. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measures and tests of temporal and spatial pattern of crops in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (1-4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of the spatial structure of a hedge network on the hydrology of a small catchment in a temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2004.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Nitrate Variations Explained by Ground Water Head Fluctuations in a Pyrite-Bearing Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.994. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2004.0994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical Buffer Assessment in Agricultural Landscapes: From Local to Catchment Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.559-573. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-004-0271-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a climato-topographic index for predicting wetlands distribution along an European climate gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163, pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking on-farm innovations related to agroecological principles in french trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroParisTech; Ideas, Aug 2025, Palaiseau (Université Paris-Saclay), France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolic and landscape approaches for agroecological transitions in cattle farming consistent with the challenges of territorial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Farming System Association (IFSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA - International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial representation of agricultural landscapes to support intersectional reflections in public spatial planning dynamics for agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming System Association (IFSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in soils of hedge agroforestry systems: new insights on the drivers controlling storage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water-table dynamics on the destabilization of soil organic matter in a temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trédaniel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plougenast, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre cycles CNP (S-K-Mg-Ca) dans les agro-écosystèmes: Intérêts – Outils – Verrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques (CNP et autres éléments) dans les agroécosystèmes : faut-il approfondir l’étude des interactions entre ces cycles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of soil drainage conditions on soil heterotrophic respiration along a temperate agricultural hillslope transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2015 Soil Interface for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet européen AgForward Equipe bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terre et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lorrez, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols agricoles : de la roche à l’écosystème. Colloque agricultures et écosytèmes – Du développement durable aux changements globaux – Des programmes thématiques pour impulser des « recherches nouvelles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan ANR 2005-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de la dynamique de la matière organique du sol à l'échelle du paysage : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2009 Séminaire Matières organiques et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Saint Maxime (FR), France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and methods to assess soil organic matter at regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agricultural landscape modelling with dynamic modelling of soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du paysage et pratiques agricoles : quelles combinaisons dans la gestion des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Chambres d'Agriculture de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional savoirs et savoir-faire sur les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying landscape ecological principles to assess the effects of farming systems on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congresso Nationale SIEP-IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hedgerow systems on water and polluant fluxes: from the local to the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual IALE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering research impacts along the way in a project on agricultural transition pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Lainé-Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasslands for soil organic matter storage in crop-livestock systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting perspectives on the quality of soils amended with wood chips derived from hedge's pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th world congress on agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in agroforestry systems in euroope with an emphasis on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix H. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil heterothrophic respiration responses to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil heterotrophic respiration response to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fléchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional hedgerows in the bocage systems of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroforesterie bocagère en Bretagne. Rénover le bocage en renouvelant les points de vue et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Association Terres &amp; Bocages. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesson learnt: Bocage agroforestry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des paysages bocagers et flux d'eau et de nutriments. Approche empirique et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Agrocampus - Ecole nationale supérieure d'agronomie de renneS, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des paysages bocagers et flux d'eau et de nutriments. Approche empirique et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatio-temporelle des paysages agricoles et dynamique de la matière organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03138941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolCa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Chevauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Viaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil carbon inputs in two contrasted hedge agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 397, pp.110104. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedges Increase Carbon Storage Differently Between the Particulate Organic Matter and Mineral Associated Organic Matter Fractions Along the Soil Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), e70138, 10 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.70138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative pour l'appui aux transitions agroécologiques de territoires d'élevage : retours d'expérience d'une approche de pilotage du projet pour l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Laine Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESP'HAIES -Méthodologies innovantes d'évaluation de la biomasse et des stocks de carbone des haies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Betolaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le champ des possibles. Comment les pratiques paysagistes entrent en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120t9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework to Enhance Potential Spatial Planning to Support Agroecological Transition at the Scale of Local Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1707. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13101707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil properties and land use on organic carbon storage in agricultural soils near hedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.1140-1154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming by the sea: A qualitative-quantitative approach to capture the specific traits of coastal farming in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125, pp.106493. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Whole Profile Soil Organic Carbon Dynamics Considering Soil Redistribution under Future Climate Change and Landscape Projections over the Lower Hunter Valley, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional soil organic carbon stocks in hedgerows in crop-livestock areas of western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 305, pp.107174. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.107174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of forest and agroforestry alleviate trade-offs between ecosystem services in European rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101318. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and innovations for improving the sustainability of European agroforestry systems of high nature and cultural value: stakeholder perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Hartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Table Dynamics Control Carbon Losses from the Destabilization of Soil Organic Matter in a Small, Lowland Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry constraints challenge the potential of agroecological practices for the soil C storage. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.54. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0599-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry creates carbon sinks whilst enhancing the environment in agricultural landscapes in europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao H. N. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.581-593. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur l’état des connaissances des fonctions du bocage pour l’eau dans une perspective de mobilisation pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ressources en eau, ressources bocagères, 30 (4), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.030.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry systems of high nature and cultural value in Europe: provision of commercial goods and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of water regime and land-use on soil CO2 efflux in a small temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (3), pp.267-288. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0256-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and nitrogen mineralization in a poorly-drained mineral soil under transient waterlogged conditions: an incubation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (3), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective dynamics of soil carbon sequestration in Sahelian agrosystems in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for global sensitivity analysis of a complex environmental model to spatial inputs and parameters: A case study of an agro-hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.74 - 87. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of organic matter to reduced tillage and animal manure in a temperate loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Angers, D. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00314.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chernozemic soils of Canada: Genesis, distribution, and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pennock, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bedard-Haughn, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (5), pp.719-747. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4141/cjss10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Landscape-Scale Modeling of Soil Organic Matter Dynamics in Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2009.0412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des haies sur la ressource en eau et en sol à partir de l’exemple de la Bretagne : résultats récents et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (5), pp.493-502. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/31528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of crop-rotation organization in farms to crop-mosaic patterning at local landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (3-4), pp.207 - 219. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measures and tests of temporal and spatial pattern of crops in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (1-4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of the spatial structure of a hedge network on the hydrology of a small catchment in a temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2004.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Nitrate Variations Explained by Ground Water Head Fluctuations in a Pyrite-Bearing Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.994. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2004.0994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical Buffer Assessment in Agricultural Landscapes: From Local to Catchment Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.559-573. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-004-0271-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a climato-topographic index for predicting wetlands distribution along an European climate gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163, pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking on-farm innovations related to agroecological principles in french trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroParisTech; Ideas, Aug 2025, Palaiseau (Université Paris-Saclay), France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolic and landscape approaches for agroecological transitions in cattle farming consistent with the challenges of territorial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Farming System Association (IFSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA - International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial representation of agricultural landscapes to support intersectional reflections in public spatial planning dynamics for agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming System Association (IFSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in soils of hedge agroforestry systems: new insights on the drivers controlling storage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water-table dynamics on the destabilization of soil organic matter in a temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trédaniel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plougenast, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of soil drainage conditions on soil heterotrophic respiration along a temperate agricultural hillslope transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2015 Soil Interface for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre cycles CNP (S-K-Mg-Ca) dans les agro-écosystèmes: Intérêts – Outils – Verrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques (CNP et autres éléments) dans les agroécosystèmes : faut-il approfondir l’étude des interactions entre ces cycles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols agricoles : de la roche à l’écosystème. Colloque agricultures et écosytèmes – Du développement durable aux changements globaux – Des programmes thématiques pour impulser des « recherches nouvelles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan ANR 2005-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet européen AgForward Equipe bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terre et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lorrez, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and methods to assess soil organic matter at regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de la dynamique de la matière organique du sol à l'échelle du paysage : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2009 Séminaire Matières organiques et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Saint Maxime (FR), France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agricultural landscape modelling with dynamic modelling of soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du paysage et pratiques agricoles : quelles combinaisons dans la gestion des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Chambres d'Agriculture de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional savoirs et savoir-faire sur les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying landscape ecological principles to assess the effects of farming systems on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congresso Nationale SIEP-IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hedgerow systems on water and polluant fluxes: from the local to the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual IALE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering research impacts along the way in a project on agricultural transition pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Lainé-Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting perspectives on the quality of soils amended with wood chips derived from hedge's pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th world congress on agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasslands for soil organic matter storage in crop-livestock systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in agroforestry systems in euroope with an emphasis on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix H. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil heterothrophic respiration responses to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil heterotrophic respiration response to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fléchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional hedgerows in the bocage systems of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroforesterie bocagère en Bretagne. Rénover le bocage en renouvelant les points de vue et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Association Terres &amp; Bocages. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesson learnt: Bocage agroforestry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des paysages bocagers et flux d'eau et de nutriments. Approche empirique et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Agrocampus - Ecole nationale supérieure d'agronomie de renneS, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des paysages bocagers et flux d'eau et de nutriments. Approche empirique et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatio-temporelle des paysages agricoles et dynamique de la matière organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03138941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolCa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Chevauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.70138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Laine Penel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Betolaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nevoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C&#233;net" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s G&#233;nuite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13101707" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Malone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12928" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roces-Diaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fagerholm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101318" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107174" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Hartel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Berg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crous-Duran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00826-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.030.0032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0599-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael den Herder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao H. N. Palma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crous-Duran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0126-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0256-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12234" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVXWD98L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2013.10.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pennock, D." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bedard-Haughn, A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjss10022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0412" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31528" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.11.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK9X176-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211845v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derosch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.0994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-004-0271-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09Q38FC3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677255v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hefting" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233595v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pimont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706360v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310792v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458683v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744126v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284281v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458684v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740151v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730020v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729991v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762705v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambres d'Agriculture de Bretagne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759306v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284083v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix H. Herzog" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284244v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788988v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guehenneuc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Menguy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373978v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menguy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788825v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007460v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831831v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03138941v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833818v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Chevauchet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.70138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Laine Penel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Betolaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nevoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C&#233;net" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s G&#233;nuite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13101707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Malone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roces-Diaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fagerholm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Hartel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Berg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crous-Duran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00826-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0599-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael den Herder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao H. N. Palma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.030.0032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crous-Duran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0126-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0256-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12234" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVXWD98L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2013.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pennock, D." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bedard-Haughn, A." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjss10022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460924v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0412" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31528" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.11.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK9X176-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derosch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.0994" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-004-0271-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09Q38FC3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hefting" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233595v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pimont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310792v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284281v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729991v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730020v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729113v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762705v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambres d'Agriculture de Bretagne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760160v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284083v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix H. Herzog" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284290v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788988v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guehenneuc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Menguy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373978v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menguy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788825v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007460v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831831v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03138941v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833818v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Chevauchet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>