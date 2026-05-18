--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Viaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil carbon inputs in two contrasted hedge agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 397, pp.110104. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedges Increase Carbon Storage Differently Between the Particulate Organic Matter and Mineral Associated Organic Matter Fractions Along the Soil Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), e70138, 10 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.70138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative pour l'appui aux transitions agroécologiques de territoires d'élevage : retours d'expérience d'une approche de pilotage du projet pour l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Laine Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESP'HAIES -Méthodologies innovantes d'évaluation de la biomasse et des stocks de carbone des haies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Betolaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le champ des possibles. Comment les pratiques paysagistes entrent en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120t9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework to Enhance Potential Spatial Planning to Support Agroecological Transition at the Scale of Local Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1707. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13101707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil properties and land use on organic carbon storage in agricultural soils near hedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.1140-1154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming by the sea: A qualitative-quantitative approach to capture the specific traits of coastal farming in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125, pp.106493. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Whole Profile Soil Organic Carbon Dynamics Considering Soil Redistribution under Future Climate Change and Landscape Projections over the Lower Hunter Valley, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional soil organic carbon stocks in hedgerows in crop-livestock areas of western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 305, pp.107174. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.107174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of forest and agroforestry alleviate trade-offs between ecosystem services in European rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101318. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and innovations for improving the sustainability of European agroforestry systems of high nature and cultural value: stakeholder perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Hartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Table Dynamics Control Carbon Losses from the Destabilization of Soil Organic Matter in a Small, Lowland Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry constraints challenge the potential of agroecological practices for the soil C storage. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.54. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0599-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry creates carbon sinks whilst enhancing the environment in agricultural landscapes in europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao H. N. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.581-593. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur l’état des connaissances des fonctions du bocage pour l’eau dans une perspective de mobilisation pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ressources en eau, ressources bocagères, 30 (4), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.030.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry systems of high nature and cultural value in Europe: provision of commercial goods and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of water regime and land-use on soil CO2 efflux in a small temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (3), pp.267-288. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0256-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and nitrogen mineralization in a poorly-drained mineral soil under transient waterlogged conditions: an incubation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (3), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective dynamics of soil carbon sequestration in Sahelian agrosystems in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for global sensitivity analysis of a complex environmental model to spatial inputs and parameters: A case study of an agro-hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.74 - 87. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of organic matter to reduced tillage and animal manure in a temperate loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Angers, D. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00314.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chernozemic soils of Canada: Genesis, distribution, and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pennock, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bedard-Haughn, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (5), pp.719-747. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4141/cjss10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Landscape-Scale Modeling of Soil Organic Matter Dynamics in Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2009.0412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des haies sur la ressource en eau et en sol à partir de l’exemple de la Bretagne : résultats récents et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (5), pp.493-502. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/31528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of crop-rotation organization in farms to crop-mosaic patterning at local landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (3-4), pp.207 - 219. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measures and tests of temporal and spatial pattern of crops in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (1-4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of the spatial structure of a hedge network on the hydrology of a small catchment in a temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2004.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Nitrate Variations Explained by Ground Water Head Fluctuations in a Pyrite-Bearing Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.994. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2004.0994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical Buffer Assessment in Agricultural Landscapes: From Local to Catchment Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.559-573. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-004-0271-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a climato-topographic index for predicting wetlands distribution along an European climate gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163, pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking on-farm innovations related to agroecological principles in french trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroParisTech; Ideas, Aug 2025, Palaiseau (Université Paris-Saclay), France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolic and landscape approaches for agroecological transitions in cattle farming consistent with the challenges of territorial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Farming System Association (IFSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA - International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial representation of agricultural landscapes to support intersectional reflections in public spatial planning dynamics for agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming System Association (IFSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in soils of hedge agroforestry systems: new insights on the drivers controlling storage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water-table dynamics on the destabilization of soil organic matter in a temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trédaniel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plougenast, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of soil drainage conditions on soil heterotrophic respiration along a temperate agricultural hillslope transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2015 Soil Interface for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre cycles CNP (S-K-Mg-Ca) dans les agro-écosystèmes: Intérêts – Outils – Verrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques (CNP et autres éléments) dans les agroécosystèmes : faut-il approfondir l’étude des interactions entre ces cycles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols agricoles : de la roche à l’écosystème. Colloque agricultures et écosytèmes – Du développement durable aux changements globaux – Des programmes thématiques pour impulser des « recherches nouvelles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan ANR 2005-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet européen AgForward Equipe bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terre et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lorrez, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and methods to assess soil organic matter at regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de la dynamique de la matière organique du sol à l'échelle du paysage : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2009 Séminaire Matières organiques et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Saint Maxime (FR), France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agricultural landscape modelling with dynamic modelling of soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du paysage et pratiques agricoles : quelles combinaisons dans la gestion des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Chambres d'Agriculture de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional savoirs et savoir-faire sur les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying landscape ecological principles to assess the effects of farming systems on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congresso Nationale SIEP-IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hedgerow systems on water and polluant fluxes: from the local to the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual IALE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering research impacts along the way in a project on agricultural transition pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Lainé-Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting perspectives on the quality of soils amended with wood chips derived from hedge's pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th world congress on agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasslands for soil organic matter storage in crop-livestock systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in agroforestry systems in euroope with an emphasis on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix H. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil heterothrophic respiration responses to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil heterotrophic respiration response to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fléchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional hedgerows in the bocage systems of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroforesterie bocagère en Bretagne. Rénover le bocage en renouvelant les points de vue et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Association Terres &amp; Bocages. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesson learnt: Bocage agroforestry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des paysages bocagers et flux d'eau et de nutriments. Approche empirique et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Agrocampus - Ecole nationale supérieure d'agronomie de renneS, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des paysages bocagers et flux d'eau et de nutriments. Approche empirique et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatio-temporelle des paysages agricoles et dynamique de la matière organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03138941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolCa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Chevauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Viaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil carbon inputs in two contrasted hedge agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 397, pp.110104. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative pour l'appui aux transitions agroécologiques de territoires d'élevage : retours d'expérience d'une approche de pilotage du projet pour l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Laine Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedges Increase Carbon Storage Differently Between the Particulate Organic Matter and Mineral Associated Organic Matter Fractions Along the Soil Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), e70138, 10 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.70138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESP'HAIES -Méthodologies innovantes d'évaluation de la biomasse et des stocks de carbone des haies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Betolaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le champ des possibles. Comment les pratiques paysagistes entrent en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120t9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework to Enhance Potential Spatial Planning to Support Agroecological Transition at the Scale of Local Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1707. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13101707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil properties and land use on organic carbon storage in agricultural soils near hedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.1140-1154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming by the sea: A qualitative-quantitative approach to capture the specific traits of coastal farming in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125, pp.106493. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Whole Profile Soil Organic Carbon Dynamics Considering Soil Redistribution under Future Climate Change and Landscape Projections over the Lower Hunter Valley, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional soil organic carbon stocks in hedgerows in crop-livestock areas of western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 305, pp.107174. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.107174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of forest and agroforestry alleviate trade-offs between ecosystem services in European rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101318. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and innovations for improving the sustainability of European agroforestry systems of high nature and cultural value: stakeholder perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Hartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Table Dynamics Control Carbon Losses from the Destabilization of Soil Organic Matter in a Small, Lowland Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry constraints challenge the potential of agroecological practices for the soil C storage. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.54. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0599-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry creates carbon sinks whilst enhancing the environment in agricultural landscapes in europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao H. N. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.581-593. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur l’état des connaissances des fonctions du bocage pour l’eau dans une perspective de mobilisation pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ressources en eau, ressources bocagères, 30 (4), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.030.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry systems of high nature and cultural value in Europe: provision of commercial goods and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of water regime and land-use on soil CO2 efflux in a small temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (3), pp.267-288. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0256-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and nitrogen mineralization in a poorly-drained mineral soil under transient waterlogged conditions: an incubation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (3), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective dynamics of soil carbon sequestration in Sahelian agrosystems in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for global sensitivity analysis of a complex environmental model to spatial inputs and parameters: A case study of an agro-hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.74 - 87. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of organic matter to reduced tillage and animal manure in a temperate loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Angers, D. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00314.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chernozemic soils of Canada: Genesis, distribution, and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pennock, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bedard-Haughn, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (5), pp.719-747. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4141/cjss10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Landscape-Scale Modeling of Soil Organic Matter Dynamics in Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2009.0412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des haies sur la ressource en eau et en sol à partir de l’exemple de la Bretagne : résultats récents et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (5), pp.493-502. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/31528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of crop-rotation organization in farms to crop-mosaic patterning at local landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (3-4), pp.207 - 219. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measures and tests of temporal and spatial pattern of crops in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (1-4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of the spatial structure of a hedge network on the hydrology of a small catchment in a temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2004.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Nitrate Variations Explained by Ground Water Head Fluctuations in a Pyrite-Bearing Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.994. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2004.0994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical Buffer Assessment in Agricultural Landscapes: From Local to Catchment Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.559-573. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-004-0271-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a climato-topographic index for predicting wetlands distribution along an European climate gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163, pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking on-farm innovations related to agroecological principles in french trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroParisTech; Ideas, Aug 2025, Palaiseau (Université Paris-Saclay), France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolic and landscape approaches for agroecological transitions in cattle farming consistent with the challenges of territorial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Farming System Association (IFSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA - International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial representation of agricultural landscapes to support intersectional reflections in public spatial planning dynamics for agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming System Association (IFSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in soils of hedge agroforestry systems: new insights on the drivers controlling storage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water-table dynamics on the destabilization of soil organic matter in a temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trédaniel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plougenast, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of soil drainage conditions on soil heterotrophic respiration along a temperate agricultural hillslope transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2015 Soil Interface for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre cycles CNP (S-K-Mg-Ca) dans les agro-écosystèmes: Intérêts – Outils – Verrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques (CNP et autres éléments) dans les agroécosystèmes : faut-il approfondir l’étude des interactions entre ces cycles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols agricoles : de la roche à l’écosystème. Colloque agricultures et écosytèmes – Du développement durable aux changements globaux – Des programmes thématiques pour impulser des « recherches nouvelles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan ANR 2005-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet européen AgForward Equipe bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terre et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lorrez, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de la dynamique de la matière organique du sol à l'échelle du paysage : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2009 Séminaire Matières organiques et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Saint Maxime (FR), France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and methods to assess soil organic matter at regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agricultural landscape modelling with dynamic modelling of soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du paysage et pratiques agricoles : quelles combinaisons dans la gestion des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Chambres d'Agriculture de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional savoirs et savoir-faire sur les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying landscape ecological principles to assess the effects of farming systems on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congresso Nationale SIEP-IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hedgerow systems on water and polluant fluxes: from the local to the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual IALE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering research impacts along the way in a project on agricultural transition pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Lainé-Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting perspectives on the quality of soils amended with wood chips derived from hedge's pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th world congress on agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasslands for soil organic matter storage in crop-livestock systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in agroforestry systems in euroope with an emphasis on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix H. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil heterothrophic respiration responses to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil heterotrophic respiration response to meteorology, soil types and cropping systems in a temperate agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fléchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional hedgerows in the bocage systems of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroforesterie bocagère en Bretagne. Rénover le bocage en renouvelant les points de vue et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Association Terres &amp; Bocages. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesson learnt: Bocage agroforestry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des paysages bocagers et flux d'eau et de nutriments. Approche empirique et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Agrocampus - Ecole nationale supérieure d'agronomie de renneS, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des paysages bocagers et flux d'eau et de nutriments. Approche empirique et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatio-temporelle des paysages agricoles et dynamique de la matière organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03138941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolCa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Chevauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.70138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Laine Penel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Betolaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nevoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C&#233;net" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s G&#233;nuite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13101707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Malone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roces-Diaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fagerholm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Hartel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Berg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crous-Duran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00826-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0599-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael den Herder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao H. N. Palma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.030.0032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crous-Duran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0126-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0256-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12234" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVXWD98L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2013.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pennock, D." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bedard-Haughn, A." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjss10022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460924v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0412" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31528" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.11.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK9X176-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derosch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.0994" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-004-0271-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09Q38FC3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hefting" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233595v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pimont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310792v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284281v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729991v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730020v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729113v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762705v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambres d'Agriculture de Bretagne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760160v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284083v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix H. Herzog" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284290v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788988v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guehenneuc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Menguy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373978v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menguy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788825v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007460v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831831v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03138941v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833818v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Chevauchet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Laine Penel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.70138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Betolaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nevoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C&#233;net" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s G&#233;nuite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13101707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Malone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roces-Diaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fagerholm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Hartel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Berg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crous-Duran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00826-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0599-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael den Herder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao H. N. Palma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.030.0032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crous-Duran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0126-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0256-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12234" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVXWD98L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2013.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pennock, D." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bedard-Haughn, A." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjss10022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460924v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0412" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31528" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.11.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK9X176-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derosch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.0994" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-004-0271-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09Q38FC3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hefting" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233595v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pimont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310792v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284281v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730020v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729991v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729113v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762705v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambres d'Agriculture de Bretagne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760160v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284083v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix H. Herzog" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788988v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guehenneuc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Menguy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373978v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menguy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788825v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007460v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831831v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03138941v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833818v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Chevauchet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>