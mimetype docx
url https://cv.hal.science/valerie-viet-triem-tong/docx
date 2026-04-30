--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -235,343 +235,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWNJUTSU: A Dataset and a Semantics-Driven Approach to Retrace Attack Campaigns</w:t>
+                <w:t xml:space="preserve">Debiasing Android Malware Datasets: How Can I Trust Your Results If Your Dataset Is Biased?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimad Berady</w:t>
+                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guette</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3183476⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.2182-2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tifs.2022.3180184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694719v1</w:t>
+                <w:t xml:space="preserve">hal-03700082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing Android Malware Datasets: How Can I Trust Your Results If Your Dataset Is Biased?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PWNJUTSU: A Dataset and a Semantics-Driven Approach to Retrace Attack Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Berady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Francois Gimenez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.2182-2197. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue on Recent Advances in Network Security Management, 19 (4), pp.5252-5264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tifs.2022.3180184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3183476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700082v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From TTP to IoC: Advanced Persistent Graphs for Threat Hunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad Berady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue on Latest Developments for Security Management of Networks and Services, 18 (2), pp.1321 - 1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -845,346 +845,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification et mécanisme de détection de flots d'information illégaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+                <w:t xml:space="preserve">User Data Confidentiality in an Orchestration of Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Information Assurance and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.32-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761351v1</w:t>
+                <w:t xml:space="preserve">hal-00735996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Data on Androïd Smartphone Must be Protected</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+                <w:t xml:space="preserve">Spécification et mécanisme de détection de flots d'information illégaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mé</w:t>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (6), pp.713-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.31.713-742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735993v1</w:t>
+                <w:t xml:space="preserve">hal-00761351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Data Confidentiality in an Orchestration of Web Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Totel</w:t>
+                <w:t xml:space="preserve">User Data on Androïd Smartphone Must be Protected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Traon</w:t>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Assurance and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.32-40</w:t>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.Page 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735996v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liability issues in software engineering: the use of formal methods to reduce legal uncertainties</w:t>
               </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.56-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1399,77 +1399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy-based intrusion detection in web applications by monitoring Java information flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,247 +1533,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Botnet Threat Intelligence with Knowledge-Guided Large Language Models</w:t>
+                <w:t xml:space="preserve">CasinoLimit: An Offensive Dataset Labeled with MITRE ATT&amp;CK Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassirou Badiane</w:t>
+                <w:t xml:space="preserve">Sébastien Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufei Han</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2025 - 18th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">RAID 2025 - 28th International Symposium on Research in Attacks, Intrusions and Defenses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411121v1</w:t>
+                <w:t xml:space="preserve">hal-05224264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CasinoLimit: An Offensive Dataset Labeled with MITRE ATT&amp;CK Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kilian</w:t>
+                <w:t xml:space="preserve">Towards Automated Botnet Threat Intelligence with Knowledge-Guided Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassirou Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sanchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yufei Han</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAID 2025 - 28th International Symposium on Research in Attacks, Intrusions and Defenses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">FPS 2025 - 18th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224264v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URSID: Automatically Refining a Single Attack Scenario into Multiple Cyber Range Architectures</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Victor Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,64 +1915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natan Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2013,865 +2013,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERBERE: Cybersecurity Exercise for Red and Blue team Entertainment, REproducibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BAGUETTE: Hunting for Evidence of Malicious Behavior in Dynamic Analysis Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Brisse</w:t>
+                <w:t xml:space="preserve">Vincent Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Orsini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyberHunt 2023 - 6th Annual Workshop on Cyber Threat Intelligence and Hunting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECRYPT 2023 - 20th International conference on security and cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285565v1</w:t>
+                <w:t xml:space="preserve">hal-04102144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVE representation to build attack positions graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CERBERE: Cybersecurity Exercise for Red and Blue team Entertainment, REproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Victor Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Poisson</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natan Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CyberHunt 2023 - 6th Annual Workshop on Cyber Threat Intelligence and Hunting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE BigData, Dec 2023, Sorrento, Italy. pp.1-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2023, Sorrento, Italy. pp.2980-2988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317023v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAGUETTE: Hunting for Evidence of Malicious Behavior in Dynamic Analysis Reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CVE representation to build attack positions graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raulin</w:t>
+                <w:t xml:space="preserve">Frédéric Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+                <w:t xml:space="preserve">Damien Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2023 - 20th International conference on security and cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">CyberHunt 2023 - 6th Annual Workshop on Cyber Threat Intelligence and Hunting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE BigData, Dec 2023, Sorrento, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102144v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DaViz: Visualization for Android Malware Datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+                <w:t xml:space="preserve">Towards a Representation of Malware Execution Traces for Experts and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2022 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709062v1</w:t>
+                <w:t xml:space="preserve">hal-03675366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Representation of Malware Execution Traces for Experts and Machine Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yufei Han</w:t>
+                <w:t xml:space="preserve">DaViz: Visualization for Android Malware Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2022 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675366v1</w:t>
+                <w:t xml:space="preserve">hal-03709062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of the energy consumption of security functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fournier</w:t>
+                <w:t xml:space="preserve">Preventing Serialization Vulnerabilities through Transient Field Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guette</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Security and Cryptography (SECRYPT 2021),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online streaming, France</w:t>
+              <w:t xml:space="preserve">SAC 2021 - 36th ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Gwangju / Virtual, South Korea. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510709v1</w:t>
+                <w:t xml:space="preserve">hal-03066847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Serialization Vulnerabilities through Transient Field Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+                <w:t xml:space="preserve">Accurate measurement of the energy consumption of security functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2021 - 36th ACM/SIGAPP Symposium On Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Gwangju / Virtual, South Korea. pp.1-9</w:t>
+              <w:t xml:space="preserve">18th International Conference on Security and Cryptography (SECRYPT 2021),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066847v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUI-Mimic, a cross-platform recorder and fuzzer of Graphical User Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,248 +2916,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GroDDViewer: Dynamic Dual View of Android Malware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abusing Android Runtime for Application Obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Simon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GraMSec 2020 - 7th Seventh International Workshop on Graphical Models for Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62230-5_7⟩</w:t>
+              <w:t xml:space="preserve">SAD 2020 - Workshop on Software Attacks and Defenses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Genova, Italy. pp.616-624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913112v1</w:t>
+                <w:t xml:space="preserve">hal-02877815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abusing Android Runtime for Application Obfuscation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GroDDViewer: Dynamic Dual View of Android Malware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAD 2020 - Workshop on Software Attacks and Defenses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Genova, Italy. pp.616-624, </w:t>
+              <w:t xml:space="preserve">GraMSec 2020 - 7th Seventh International Workshop on Graphical Models for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual Conference, France. pp.127-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62230-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877815v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolating malicious code in Android malware in the wild</w:t>
               </w:r>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,503 +3366,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Android Mobile Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+                <w:t xml:space="preserve">Modeling the Operational Phases of APT Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Berady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Mazurczyk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGCSE '19 - 50th ACM Technical Symposium on Computer Science Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3287324.3287406⟩</w:t>
+              <w:t xml:space="preserve">CSCI 2019 - 6th Annual Conf. on Computational Science &amp; Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Las Vegas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCI49370.2019.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940652v1</w:t>
+                <w:t xml:space="preserve">hal-02379869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Operational Phases of APT Campaigns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aimad Berady</w:t>
+                <w:t xml:space="preserve">Teaching Android Mobile Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bidan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wojciech Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCI 2019 - 6th Annual Conf. on Computational Science &amp; Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Las Vegas, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">SIGCSE '19 - 50th ACM Technical Symposium on Computer Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Minneapolis, United States. pp.232-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCI49370.2019.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3287324.3287406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379869v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Reliable and Large Scale Evaluation of Android Malware Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat de l'Art des Techniques d'Unpacking pour les Applications Android</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHPCS 2018 - International Workshop on Security and High Performance Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844312v1</w:t>
+                <w:t xml:space="preserve">hal-01794252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'Art des Techniques d'Unpacking pour les Applications Android</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for Reliable and Large Scale Evaluation of Android Malware Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Leslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Graux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHPCS 2018 - International Workshop on Security and High Performance Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orléans, France. pp.1068-1070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794252v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CominLabs Kharon: aidons les malwares à s'exécuter</w:t>
               </w:r>
@@ -3924,356 +3924,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying the Reliability of Operating System-Level Information Flow Control Systems in Linux</w:t>
+                <w:t xml:space="preserve">Sharing and replaying attack scenarios with Moirai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Georget</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">Guillaume Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International FME Workshop on Formal Methods in Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2017: Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Autrans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535862v1</w:t>
+                <w:t xml:space="preserve">hal-01533275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing and replaying attack scenarios with Moirai</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information flows at OS level unmask sophisticated Android malware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Leslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2017: Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.578-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006476705780585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533275v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information flows at OS level unmask sophisticated Android malware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifying the Reliability of Operating System-Level Information Flow Control Systems in Linux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.578-585, </w:t>
+              <w:t xml:space="preserve">5th International FME Workshop on Formal Methods in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.10-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006476705780585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FormaliSE.2017.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535678v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DroneJack: Kiss your drones goodbye!</w:t>
               </w:r>
@@ -4367,90 +4367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Flow Tracking for Linux Handling Concurrent System Calls and Shared Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4497,90 +4497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de flux d'information correct sous Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4735,51 +4735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TerminAPTor: Highlighting Advanced Persistent Threats through Information Flow Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4928,118 +4928,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Identification of Android Malware Based on Information Flow Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+                <w:t xml:space="preserve">Kayrebt: An Activity Diagram Extraction and Visualization Toolset Designed for the Linux Codebase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd IEEE International Conference on Cyber Security and Cloud Computing (CSCloud 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, New York, United States. </w:t>
+              <w:t xml:space="preserve">2015 IEEE 3rd Working Conference on Software Visualization (VISSOFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2015, Bremen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cscloud.2015.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vissoft.2015.7332431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191595v1</w:t>
+                <w:t xml:space="preserve">hal-01213233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Reputation Mechanism: A Usable Solution Handling Negative Ratings</w:t>
               </w:r>
@@ -5051,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5149,131 +5162,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayrebt: An Activity Diagram Extraction and Visualization Toolset Designed for the Linux Codebase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">Detection and Identification of Android Malware Based on Information Flow Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 3rd Working Conference on Software Visualization (VISSOFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2015, Bremen, Germany. </w:t>
+              <w:t xml:space="preserve">The 2nd IEEE International Conference on Cyber Security and Cloud Computing (CSCloud 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vissoft.2015.7332431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cscloud.2015.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213233v1</w:t>
+                <w:t xml:space="preserve">hal-01191595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharon : Découvrir, comprendre et reconnaître des malware Android par suivi de flux d'information</w:t>
               </w:r>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,103 +5635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Formal Semantics for System Calls in terms of Information Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Systems (ICONS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Barcelone, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,484 +5841,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing intrusions in Android operating system using system flow graph</w:t>
+                <w:t xml:space="preserve">Information Flow Policies vs Malware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">IAS - Information assurance and security - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Yassmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875211v1</w:t>
+                <w:t xml:space="preserve">hal-00909406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSPL: A Language to Specify and Compose Fine-grained Information Flow Policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Geller</w:t>
+                <w:t xml:space="preserve">Secure states versus Secure executions: From access control to flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECUREWARE - 7th International Conference on Emerging Security Information, Systems and Technologies - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICISS 2013 - 9th International Conference on Information Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Calcutta, India. pp.148-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45204-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909400v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure states versus Secure executions: From access control to flow control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+                <w:t xml:space="preserve">BSPL: A Language to Specify and Compose Fine-grained Information Flow Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISS 2013 - 9th International Conference on Information Systems Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECUREWARE - 7th International Conference on Emerging Security Information, Systems and Technologies - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01083384v1</w:t>
+                <w:t xml:space="preserve">hal-00909400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow Policies vs Malware</w:t>
+                <w:t xml:space="preserve">Diagnosing intrusions in Android operating system using system flow graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS - Information assurance and security - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Yassmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909406v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Privacy Preserving Distributed Reputation Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,64 +6382,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Defined Control Flow Policy for Web Service Orchestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6490,51 +6490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing information flow policies for Android's operating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6566,1007 +6566,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de politiques de protection des flux d'information dans l'environnement Android</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventing data leakage in service orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer &amp; Electronics Security Applications Rendez-vous (C&amp;ESAR 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Malacca, Malaysia. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIAS.2011.6122806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656933v1</w:t>
+                <w:t xml:space="preserve">hal-00657796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow Control for Intrusion Detection derived from MAC Policy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">Flow based interpretation of access control: Detection of illegal information flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Information Systems Security (ICISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Kolkata, India. pp.72-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25560-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962660⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647116v1</w:t>
+                <w:t xml:space="preserve">hal-00647170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bidan</w:t>
+                <w:t xml:space="preserve">Information Flow Control for Intrusion Detection derived from MAC Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656940v1</w:t>
+                <w:t xml:space="preserve">hal-00647116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing data leakage in service orchestration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en œuvre de politiques de protection des flux d'information dans l'environnement Android</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer &amp; Electronics Security Applications Rendez-vous (C&amp;ESAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657796v1</w:t>
+                <w:t xml:space="preserve">hal-00656933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow based interpretation of access control: Detection of illegal information flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hurfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Systems Security (ICISS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647170v1</w:t>
+                <w:t xml:space="preserve">hal-00656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'accès versus Contrôle de flots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+                <w:t xml:space="preserve">Protection des données utilisateurs dans une orchestration de Web-Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mé</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10emes Journées Francophones sur les Approches Formelles dans l'Assistance au développement des logiciels, AFADL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.27-41</w:t>
+              <w:t xml:space="preserve">SARSSI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Menton, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593990v1</w:t>
+                <w:t xml:space="preserve">hal-00536660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des données utilisateurs dans une orchestration de Web-Services</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liability in Software Engineering Overview of the LISE Approach and Illustration on a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SARSSI 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE 32nd International Conf. on Software Engineering (ICSE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IEEE, May 2010, Cape Town, South Africa. pp.135--144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1806799.1806823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536660v1</w:t>
+                <w:t xml:space="preserve">inria-00472287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liability in Software Engineering Overview of the LISE Approach and Illustration on a Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle d'accès versus Contrôle de flots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 32nd International Conf. on Software Engineering (ICSE 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10emes Journées Francophones sur les Approches Formelles dans l'Assistance au développement des logiciels, AFADL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1806799.1806823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00472287v3</w:t>
+                <w:t xml:space="preserve">hal-00593990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Distributed PKI for Structured P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7693,122 +7693,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sybilproof Distributed Identity Management for P2P Networks</w:t>
+                <w:t xml:space="preserve">A distributed certification system for structured P2P networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Marrakesch, Morocco</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.40-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287706v1</w:t>
+                <w:t xml:space="preserve">hal-00287656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification Formelle des propriétés des Protocoles de Vote au moyen de la Logique ADM</w:t>
               </w:r>
@@ -7909,273 +7909,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-Based Intrusion Detection in Web Applications by Monitoring Java Information Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+                <w:t xml:space="preserve">A Sybilproof Distributed Identity Management for P2P Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. 8 p</w:t>
+              <w:t xml:space="preserve">13th IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marrakesch, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353000v1</w:t>
+                <w:t xml:space="preserve">hal-00287706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed certification system for structured P2P networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy-Based Intrusion Detection in Web Applications by Monitoring Java Information Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.40-52</w:t>
+              <w:t xml:space="preserve">CRiSIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287656v1</w:t>
+                <w:t xml:space="preserve">hal-00353000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sybil-Resistant Admission Control Coupling SybilGuard with Distributed Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8226,51 +8226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting and Excluding Misbehaving Nodes in a P2P Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8423,398 +8423,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'accès distribué à un réseau pair-à-pair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection fiable et pertinente de flux d'information illégaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268415v1</w:t>
+                <w:t xml:space="preserve">hal-00268422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection fiable et pertinente de flux d'information illégaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FingerKey, un cryptosystème biométrique pour l'authentification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">Conférence sur la Sécurité et Architectures Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268422v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FingerKey, un cryptosystème biométrique pour l'authentification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle d'accès distribué à un réseau pair-à-pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Sécurité et Architectures Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, annecy, France</w:t>
+              <w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156447v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion distribuée d'identités résistante à la Sybil attack pour un réseau pair-à-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8852,64 +8852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring both OS and program level information flows to detect intrusions against network servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8973,77 +8973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biometric fuzzy extractors made practical: a proposal based on FingerCodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sibert</w:t>
+                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Seoul, South Korea. pp.604-613, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9109,103 +9109,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin for security evaluation using an attack agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USENIX 2024 - 33rd USENIX Security Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Philadelphia, United States. , pp.1-1, 2024</w:t>
@@ -9577,51 +9577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Signatures of Reputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9805,77 +9805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blare Tools: A Policy-Based Intrusion Detection System Automatically Set by the Security Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9951,51 +9951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10097,51 +10097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10176,64 +10176,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de logs guidée par des vérifications de formules de responsabilité exprimées en CTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10320,51 +10320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Laure Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Craipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10916,51 +10916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04279351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Berady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3183476" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Concepci&#243;n Miranda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2022.3180184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3056999" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.713-742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8KW2DTH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demongeot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1924421.1924444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05411121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Badiane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012721000003767" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04285565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orsini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386953" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ouairy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02913112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62230-5_7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02877815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02288116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzog" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360664.3361144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379869v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019.00023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01844312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794223v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brogi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trulla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006476705780585" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01584989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2017.8323955" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ntms.2016.7792480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cscloud.2015.27" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vissoft.2015.7332431" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201743v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Abraham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunelat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2015.7413692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_43" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45204-8_11" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B4G65VR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saliou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962660" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25560-1_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL74S498-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00593990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349883v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mejri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74549-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104837v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuillade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01342243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04279351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700082v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Concepci&#243;n Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Gimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2022.3180184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Berady" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3183476" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3056999" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demongeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.713-742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8KW2DTH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1924421.1924444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05411121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Badiane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012721000003767" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04285565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orsini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317023v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ouairy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02877815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02913112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62230-5_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02288116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzog" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360664.3361144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379869v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019.00023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01844312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794223v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brogi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trulla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006476705780585" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01584989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2017.8323955" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ntms.2016.7792480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vissoft.2015.7332431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cscloud.2015.27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201743v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Abraham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunelat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2015.7413692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_43" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saliou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45204-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B4G65VR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122806" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25560-1_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL74S498-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962660" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00593990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349883v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mejri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74549-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104837v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuillade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01342243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>