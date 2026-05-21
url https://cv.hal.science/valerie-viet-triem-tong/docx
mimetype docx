--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -235,343 +235,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing Android Malware Datasets: How Can I Trust Your Results If Your Dataset Is Biased?</w:t>
+                <w:t xml:space="preserve">PWNJUTSU: A Dataset and a Semantics-Driven Approach to Retrace Attack Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
+                <w:t xml:space="preserve">Aimad Berady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Francois Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tifs.2022.3180184⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue on Recent Advances in Network Security Management, 19 (4), pp.5252-5264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3183476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700082v1</w:t>
+                <w:t xml:space="preserve">hal-03694719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWNJUTSU: A Dataset and a Semantics-Driven Approach to Retrace Attack Campaigns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debiasing Android Malware Datasets: How Can I Trust Your Results If Your Dataset Is Biased?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guette</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Issue on Recent Advances in Network Security Management, 19 (4), pp.5252-5264. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.2182-2197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3183476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tifs.2022.3180184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694719v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From TTP to IoC: Advanced Persistent Graphs for Threat Hunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad Berady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue on Latest Developments for Security Management of Networks and Services, 18 (2), pp.1321 - 1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -959,51 +959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification et mécanisme de détection de flots d'information illégaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Victor Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natan Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DaViz: Visualization for Android Malware Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Security and Cryptography (SECRYPT 2021),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,77 +3372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Operational Phases of APT Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad Berady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,51 +4142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying the Reliability of Operating System-Level Information Flow Control Systems in Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,308 +4253,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DroneJack: Kiss your drones goodbye!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cotret</w:t>
+                <w:t xml:space="preserve">Information Flow Tracking for Linux Handling Concurrent System Calls and Shared Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2017 - Symposium sur la sécurité des technologies de l'information et des communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Software Engineering and Formal Methods (SEFM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trento, Italy. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66197-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635125v1</w:t>
+                <w:t xml:space="preserve">hal-01535949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow Tracking for Linux Handling Concurrent System Calls and Shared Memory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">DroneJack: Kiss your drones goodbye!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Audren de Kerdrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software Engineering and Formal Methods (SEFM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSTIC 2017 - Symposium sur la sécurité des technologies de l'information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535949v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de flux d'information correct sous Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Systems (ICONS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Barcelone, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5942,51 +5942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure states versus Secure executions: From access control to flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6274,51 +6274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Privacy Preserving Distributed Reputation Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,51 +6689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow based interpretation of access control: Detection of illegal information flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'accès versus Contrôle de flots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9161,51 +9161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USENIX 2024 - 33rd USENIX Security Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Philadelphia, United States. , pp.1-1, 2024</w:t>
@@ -9577,51 +9577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Signatures of Reputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9951,51 +9951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10916,51 +10916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04279351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700082v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Concepci&#243;n Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Gimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2022.3180184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Berady" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3183476" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3056999" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demongeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.713-742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8KW2DTH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1924421.1924444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05411121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Badiane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012721000003767" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04285565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orsini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317023v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ouairy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02877815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02913112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62230-5_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02288116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzog" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360664.3361144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379869v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019.00023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01844312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794223v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brogi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trulla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006476705780585" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01584989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2017.8323955" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ntms.2016.7792480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vissoft.2015.7332431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cscloud.2015.27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201743v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Abraham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunelat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2015.7413692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_43" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saliou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45204-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B4G65VR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122806" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25560-1_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL74S498-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962660" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00593990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349883v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mejri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74549-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104837v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuillade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01342243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04279351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Berady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3183476" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Concepci&#243;n Miranda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2022.3180184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3056999" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demongeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.713-742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8KW2DTH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1924421.1924444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05411121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Badiane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012721000003767" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04285565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orsini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317023v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ouairy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02877815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02913112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62230-5_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02288116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzog" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360664.3361144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379869v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019.00023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01844312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794223v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brogi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trulla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006476705780585" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01584989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2017.8323955" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ntms.2016.7792480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vissoft.2015.7332431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cscloud.2015.27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201743v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Abraham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunelat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2015.7413692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_43" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saliou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45204-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B4G65VR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122806" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25560-1_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL74S498-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962660" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00593990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349883v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mejri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74549-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104837v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuillade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01342243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>