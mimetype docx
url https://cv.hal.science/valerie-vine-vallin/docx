--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -767,118 +767,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing life experiences and participating in research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">valerie viné vallin</w:t>
+                <w:t xml:space="preserve">Médiation sur la notion d’âge destinée à des élèves déficients intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viné Vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34, </w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsvives.5159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/adsc.516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904955v1</w:t>
+                <w:t xml:space="preserve">hal-03931526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins éducatifs particuliers, accès aux savoirs et à la qualification : quelle perception de leur prise en compte personnelle effective par les élèves ?</w:t>
               </w:r>
@@ -936,105 +923,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation sur la notion d’âge destinée à des élèves déficients intellectuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viné Vallin</w:t>
+                <w:t xml:space="preserve">Sharing life experiences and participating in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">valerie viné vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25, pp.89-120. </w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adsc.516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.5159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931526v1</w:t>
+                <w:t xml:space="preserve">hal-03904955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de vie d’une enfant malentendante : d’une fillette marginalisée à une adolescente ordinaire</w:t>
               </w:r>
@@ -1392,96 +1392,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On est tous pareils, on a juste des difficultés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles recherches pour quelles politiques territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Maria Sanchez Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">valerie viné vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une école OFAJ. Enjeu et perspectives de la recherche inter culturelle franco-allemande.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFAJ, May 2021, Plaine Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Symposium Petite enfance : quelles recherches pour quelles politiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire EXPERICE, Dec 2021, la Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899544v1</w:t>
+                <w:t xml:space="preserve">hal-03899564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap mental et autonomie dans le choix de leur projet de vie</w:t>
               </w:r>
@@ -1530,191 +1543,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier du Chêne Pointu : quelle(s) approche(s) de la parentalité face à la précarité sanitaire et sociale ?</w:t>
+                <w:t xml:space="preserve">On est tous pareils, on a juste des difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">valerie viné vallin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Maria Sanchez Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Santé des jeunes et intervention socioéducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le Laboratoire CREF, l’IREPS BFC et l’ONPE, Oct 2021, Plaine Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Une école OFAJ. Enjeu et perspectives de la recherche inter culturelle franco-allemande.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFAJ, May 2021, Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899557v1</w:t>
+                <w:t xml:space="preserve">hal-03899544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles recherches pour quelles politiques territoriales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le quartier du Chêne Pointu : quelle(s) approche(s) de la parentalité face à la précarité sanitaire et sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">valerie viné vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Maria Sanchez Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">valerie viné vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Petite enfance : quelles recherches pour quelles politiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire EXPERICE, Dec 2021, la Plaine Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Colloque Santé des jeunes et intervention socioéducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Laboratoire CREF, l’IREPS BFC et l’ONPE, Oct 2021, Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899564v1</w:t>
+                <w:t xml:space="preserve">hal-03899557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment de jeunes handicapés marginalisés, ils deviennent acteurs de leurs vies ?</w:t>
               </w:r>
@@ -1832,165 +1832,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de vie d’une enfant malentendante : d’une fillette marginalisée à une adolescente ordinaire. Colloque internationale de la Recherche Biographique en éducation</w:t>
+                <w:t xml:space="preserve">Handicap cognitif et bonheur à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">valerie viné vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, La recherche biographique en situations et en dialogues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRBE, Oct 2019, La Plaine Saint Denis, France</w:t>
+              <w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation), et ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898924v1</w:t>
+                <w:t xml:space="preserve">hal-03898880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap cognitif et bonheur à l'école</w:t>
+                <w:t xml:space="preserve">Parcours de vie d’une enfant malentendante : d’une fillette marginalisée à une adolescente ordinaire. Colloque internationale de la Recherche Biographique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">valerie viné vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation), et ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international, La recherche biographique en situations et en dialogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRBE, Oct 2019, La Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898880v1</w:t>
+                <w:t xml:space="preserve">hal-03898924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins éducatifs particuliers, accès aux savoirs et à la qualification : quel sentiment de justice chez les jeunes ?</w:t>
               </w:r>
@@ -2630,51 +2630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5348B54"/>
+    <w:nsid w:val="84F3419A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2778,51 +2778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="98529BCE"/>
+    <w:nsid w:val="BC2B8B34"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3012,51 +3012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-vine-vallin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03898389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=valerie vin&#233; vallin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5159" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.010.0143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roumieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03437759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-vine-vallin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03898389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=valerie vin&#233; vallin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.010.0143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roumieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03437759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>