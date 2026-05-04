--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -2630,51 +2630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84F3419A"/>
+    <w:nsid w:val="26338713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2778,51 +2778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BC2B8B34"/>
+    <w:nsid w:val="EDB79AE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>