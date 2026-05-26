--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1474,165 +1474,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap mental et autonomie dans le choix de leur projet de vie</w:t>
+                <w:t xml:space="preserve">On est tous pareils, on a juste des difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">valerie viné vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de la SOFPHIED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, société française de philosophique en sciences de l'éducation, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Une école OFAJ. Enjeu et perspectives de la recherche inter culturelle franco-allemande.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFAJ, May 2021, Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899553v1</w:t>
+                <w:t xml:space="preserve">hal-03899544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On est tous pareils, on a juste des difficultés</w:t>
+                <w:t xml:space="preserve">Handicap mental et autonomie dans le choix de leur projet de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">valerie viné vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une école OFAJ. Enjeu et perspectives de la recherche inter culturelle franco-allemande.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFAJ, May 2021, Plaine Saint Denis, France</w:t>
+              <w:t xml:space="preserve">colloque de la SOFPHIED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société française de philosophique en sciences de l'éducation, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899544v1</w:t>
+                <w:t xml:space="preserve">hal-03899553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier du Chêne Pointu : quelle(s) approche(s) de la parentalité face à la précarité sanitaire et sociale ?</w:t>
               </w:r>
@@ -2630,51 +2630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26338713"/>
+    <w:nsid w:val="6EDE3624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2778,51 +2778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EDB79AE6"/>
+    <w:nsid w:val="F46158D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3012,51 +3012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-vine-vallin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03898389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=valerie vin&#233; vallin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.010.0143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roumieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03437759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-vine-vallin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03898389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=valerie vin&#233; vallin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.010.0143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roumieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03437759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>