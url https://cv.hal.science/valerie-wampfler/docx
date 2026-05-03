--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -359,397 +359,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Peruviana de Morisot : Une utopie de la Concorde en travers de la voie de ­l’absolutisme</w:t>
+                <w:t xml:space="preserve">Claude-Barthélémy Morisot, Porticus Medicæa, 1626-1628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frank Greiner. </w:t>
+              <w:t xml:space="preserve">Emmanuelle Hénin et Valérie Wampfler (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Roman au temps de Louis XIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memento Marie : regards sur la galerie Médicis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.101-131, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166266v1</w:t>
+                <w:t xml:space="preserve">hal-03516701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porticus Medicæa et ses avatars : les galeries d’un poète à l’épreuve du temps politique</w:t>
+                <w:t xml:space="preserve">Jean-Cécile Frey, Mariae Medicis Augustae Reginae elogia, 1628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Hénin et Valérie Wampfler (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memento Marie - Regards sur la galerie Médicis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, EPURE - Éditions et Presses Universitaires de Reims, 2019, Héritages critiques ISSN : 2257-4719, 978-2-37496-084-5</w:t>
+              <w:t xml:space="preserve">Memento Marie : regards sur la galerie Médicis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.159-165, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515241v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Barthélémy Morisot, Porticus Medicæa, 1626-1628</w:t>
+                <w:t xml:space="preserve">Correspondance de Morisot et de Rubens, de 1626 à 1628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Hénin et Valérie Wampfler (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memento Marie : regards sur la galerie Médicis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.101-131, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
+              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.133-148, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516701v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Cécile Frey, Mariae Medicis Augustae Reginae elogia, 1628</w:t>
+                <w:t xml:space="preserve">La Peruviana de Morisot : Une utopie de la Concorde en travers de la voie de ­l’absolutisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Hénin et Valérie Wampfler (dir.). </w:t>
+              <w:t xml:space="preserve">Frank Greiner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memento Marie : regards sur la galerie Médicis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Roman au temps de Louis XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Classiques Garnier, 2019, Lire le XVIIe siècle. Série Romans, contes et nouvelles, ISSN 2263-7915 ; 8. Lire le XVIIe siècle, ISSN 2108-9876 ; 56, 978-2-406-08120-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08120-3.p.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516726v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance de Morisot et de Rubens, de 1626 à 1628</w:t>
+                <w:t xml:space="preserve">La Porticus Medicæa et ses avatars : les galeries d’un poète à l’épreuve du temps politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memento Marie : regards sur la galerie Médicis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.133-148, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
+              <w:t xml:space="preserve">Memento Marie - Regards sur la galerie Médicis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, EPURE - Éditions et Presses Universitaires de Reims, 2019, Héritages critiques ISSN : 2257-4719, 978-2-37496-084-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516706v1</w:t>
+                <w:t xml:space="preserve">hal-03515241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Fontaine de Dissimulation, une allégorie du Secret dans la Peruviana de Claude-Barthélemy Morisot (1644) »</w:t>
               </w:r>
@@ -1039,51 +1039,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston d’Orléans héros d’une fabula néo-latine, la Peruviana de Claude-Barthélemy Morisot (1644)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Gaston d'Orléans et l'Antiquité, pp.10.4000/crcv.21630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.21630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
@@ -1173,51 +1173,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaston d'Orléans et l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Reims, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.18977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
@@ -1403,51 +1403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04243905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wampfler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wotling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08120-3.p.0285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03515241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.21630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.18977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04243905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wampfler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wotling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08120-3.p.0285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03515241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.21630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.18977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>