--- v1 (2026-05-03)
+++ v2 (2026-05-30)
@@ -432,173 +432,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Cécile Frey, Mariae Medicis Augustae Reginae elogia, 1628</w:t>
+                <w:t xml:space="preserve">Correspondance de Morisot et de Rubens, de 1626 à 1628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Hénin et Valérie Wampfler (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memento Marie : regards sur la galerie Médicis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.159-165, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
+              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.133-148, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516726v1</w:t>
+                <w:t xml:space="preserve">hal-03516706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance de Morisot et de Rubens, de 1626 à 1628</w:t>
+                <w:t xml:space="preserve">Jean-Cécile Frey, Mariae Medicis Augustae Reginae elogia, 1628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Hénin et Valérie Wampfler (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memento Marie : regards sur la galerie Médicis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.133-148, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
+              <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims, pp.159-165, 2019, Héritages critiques, ISSN : 2257-4719, 978-2-37496-084-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516706v1</w:t>
+                <w:t xml:space="preserve">hal-03516726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Peruviana de Morisot : Une utopie de la Concorde en travers de la voie de ­l’absolutisme</w:t>
               </w:r>
@@ -1403,51 +1403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04243905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wampfler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wotling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08120-3.p.0285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03515241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.21630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.18977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04243905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wampfler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wotling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516706v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03516726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08120-3.p.0285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03515241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.21630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.18977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>