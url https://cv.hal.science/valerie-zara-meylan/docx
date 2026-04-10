--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -284,252 +284,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El rol de la experiencia profesional en la articulación de una prevención sostenible para el medioambiente y el trabajo : Ejemplos en dos sectores en evolución, el mantenimiento de espacios verdes y la horticultura</w:t>
+                <w:t xml:space="preserve">Expérimentations en faveur du maintien en emploi des seniors : une analyse des configurations partenariales territoriales à partir de l’activité des chargés de mission de cinq ARACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Buchmann</w:t>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustina Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboreal.20434⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322058v1</w:t>
+                <w:t xml:space="preserve">hal-04262036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations en faveur du maintien en emploi des seniors : une analyse des configurations partenariales territoriales à partir de l’activité des chargés de mission de cinq ARACT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El rol de la experiencia profesional en la articulación de una prevención sostenible para el medioambiente y el trabajo : Ejemplos en dos sectores en evolución, el mantenimiento de espacios verdes y la horticultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+                <w:t xml:space="preserve">Augustina Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.8848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.20434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262036v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien en emploi des seniors et expérimentations partenariales de cinq Aract : quels apports pour la conception et la mise en œuvre de la politique publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -678,403 +678,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
+                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Gotteland agostini</w:t>
+                <w:t xml:space="preserve">Corinne Gotteland,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18-1, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 8 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981571v1</w:t>
+                <w:t xml:space="preserve">hal-01342685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gotteland,</w:t>
+                <w:t xml:space="preserve">Gérer les assurés de près et de loin, un enjeu pour les techniciens retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (1)</w:t>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342685v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les assurés de près et de loin, un enjeu pour les techniciens retraite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles conceptions temporelles pour analyser l’activité ? Une proposition issue de recherches en ergonomie dans l’horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 131</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142667v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conceptions temporelles pour analyser l’activité ? Une proposition issue de recherches en ergonomie dans l’horticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gotteland agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304144v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face aux imprévus sans être pris au dépourvu : le cas des chefs de culture dans de petites entreprises horticoles</w:t>
               </w:r>
@@ -1494,51 +1494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience, est-ce vraiment utile pour concevoir une prévention durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1570,316 +1570,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux du territoire pour la méthodologie d’intervention au prisme du développement durable</w:t>
+                <w:t xml:space="preserve">Du développement durable au développement des individus, des collectifs et des organisations : activité, usages et valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.716-721</w:t>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.312-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705513v1</w:t>
+                <w:t xml:space="preserve">hal-03181324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement durable au développement des individus, des collectifs et des organisations : activité, usages et valeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux du territoire pour la méthodologie d’intervention au prisme du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.312-316</w:t>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.716-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181324v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2036,191 +2036,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positions d'encadrants et possibilités de gestion temporelle par des chefs de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EAOHP Conference - Conference of the European Academy of Occupational Health Psychology 'Adapting to rapid changes in today's workplace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473041v1</w:t>
+                <w:t xml:space="preserve">hal-03324824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positions d'encadrants et possibilités de gestion temporelle par des chefs de culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th EAOHP Conference - Conference of the European Academy of Occupational Health Psychology 'Adapting to rapid changes in today's workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324824v1</w:t>
+                <w:t xml:space="preserve">hal-03473041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les temps pour gérer la qualité : le traitement des dossiers retraite</w:t>
               </w:r>
@@ -2288,51 +2288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité des encadrants de proximité : quelles approches en ergonomie et quels modes d’action sur le travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2484,64 +2484,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des valeurs au cours de l'intervention ergonomique pour soutenir la transition vers un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2903,80 +2903,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Jolivet; Anne-Françoise Molinié; Serge Volkoff. </w:t>
+              <w:t xml:space="preserve">CEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail avant la retraite : emploi, travail et savoir professionnels des seniors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liaisons, pp.97-117, 2014, 978-2-3714-8006-3</w:t>
+              <w:t xml:space="preserve">A. Jolivet, A.-F. Molinié &amp; S. Volkoff (Eds.), Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors (pp. 97-117)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liaisons sociales, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982407v1</w:t>
+                <w:t xml:space="preserve">hal-01248909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ergonomique du vieillissement au travail</w:t>
               </w:r>
@@ -2989,80 +2989,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEE. </w:t>
+              <w:t xml:space="preserve">Annie Jolivet; Anne-Françoise Molinié; Serge Volkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Jolivet, A.-F. Molinié &amp; S. Volkoff (Eds.), Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors (pp. 97-117)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liaisons sociales, 2014</w:t>
+              <w:t xml:space="preserve">Le travail avant la retraite : emploi, travail et savoir professionnels des seniors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liaisons, pp.97-117, 2014, 978-2-3714-8006-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248909v1</w:t>
+                <w:t xml:space="preserve">hal-01982407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et mobilisation des collectifs pour la gestion des risques : des modalités contrastées chez des monteurs installateurs et des horticulteurs</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir en emploi ou soutenir le travail ? La place de la santé au fil des parcours professionnels. Actes du séminaire &amp;quot;Âges et Travail&amp;quot;, mai 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des heures et des années : les horaires de travail au fil du parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3599,51 +3599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration au projet PACT SENIORS - Aide à la capitalisation. Rapport final provisoire pour l'Anact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05140406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/3041-4687.327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20434" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03405594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cescosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.026.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.theba.2015.01.0167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne B&#233;que" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CNAM0848" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05140406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/3041-4687.327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8848" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03405594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cescosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.026.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.theba.2015.01.0167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne B&#233;que" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CNAM0848" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>