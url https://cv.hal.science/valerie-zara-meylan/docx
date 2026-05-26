--- v1 (2026-04-10)
+++ v2 (2026-05-26)
@@ -284,252 +284,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations en faveur du maintien en emploi des seniors : une analyse des configurations partenariales territoriales à partir de l’activité des chargés de mission de cinq ARACT</w:t>
+                <w:t xml:space="preserve">El rol de la experiencia profesional en la articulación de una prevención sostenible para el medioambiente y el trabajo : Ejemplos en dos sectores en evolución, el mantenimiento de espacios verdes y la horticultura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jolivet</w:t>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.8848⟩</w:t>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.20434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262036v1</w:t>
+                <w:t xml:space="preserve">hal-04322058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El rol de la experiencia profesional en la articulación de una prevención sostenible para el medioambiente y el trabajo : Ejemplos en dos sectores en evolución, el mantenimiento de espacios verdes y la horticultura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Buchmann</w:t>
+                <w:t xml:space="preserve">Expérimentations en faveur du maintien en emploi des seniors : une analyse des configurations partenariales territoriales à partir de l’activité des chargés de mission de cinq ARACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustina Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/laboreal.20434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.8848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322058v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien en emploi des seniors et expérimentations partenariales de cinq Aract : quels apports pour la conception et la mise en œuvre de la politique publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -678,403 +678,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
+                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Gotteland,</w:t>
+                <w:t xml:space="preserve">Corinne Gotteland agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 18-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342685v1</w:t>
+                <w:t xml:space="preserve">hal-01981571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les assurés de près et de loin, un enjeu pour les techniciens retraite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
+                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gotteland,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 131</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142667v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions temporelles pour analyser l’activité ? Une proposition issue de recherches en ergonomie dans l’horticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gotteland agostini</w:t>
+                <w:t xml:space="preserve">Gérer les assurés de près et de loin, un enjeu pour les techniciens retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981571v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face aux imprévus sans être pris au dépourvu : le cas des chefs de culture dans de petites entreprises horticoles</w:t>
               </w:r>
@@ -1494,51 +1494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience, est-ce vraiment utile pour concevoir une prévention durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1570,316 +1570,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement durable au développement des individus, des collectifs et des organisations : activité, usages et valeurs</w:t>
+                <w:t xml:space="preserve">Enjeux du territoire pour la méthodologie d’intervention au prisme du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.312-316</w:t>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.716-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181324v1</w:t>
+                <w:t xml:space="preserve">hal-03705513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux du territoire pour la méthodologie d’intervention au prisme du développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Du développement durable au développement des individus, des collectifs et des organisations : activité, usages et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.716-721</w:t>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.312-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705513v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2036,191 +2036,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positions d'encadrants et possibilités de gestion temporelle par des chefs de culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th EAOHP Conference - Conference of the European Academy of Occupational Health Psychology 'Adapting to rapid changes in today's workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324824v1</w:t>
+                <w:t xml:space="preserve">hal-03473041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positions d'encadrants et possibilités de gestion temporelle par des chefs de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EAOHP Conference - Conference of the European Academy of Occupational Health Psychology 'Adapting to rapid changes in today's workplace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473041v1</w:t>
+                <w:t xml:space="preserve">hal-03324824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les temps pour gérer la qualité : le traitement des dossiers retraite</w:t>
               </w:r>
@@ -2288,51 +2288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité des encadrants de proximité : quelles approches en ergonomie et quels modes d’action sur le travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2484,64 +2484,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des valeurs au cours de l'intervention ergonomique pour soutenir la transition vers un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2676,221 +2676,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer collectivement les situations dangereuses : un exemple dans les hauts-fourneaux</w:t>
+                <w:t xml:space="preserve">Gérer collectivement les situations dangereuses : un exemple dans les hauts-fourneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Thébaud-Mony; Philippe Davezies; Laurent Vogel; Serge Volkoff. </w:t>
+              <w:t xml:space="preserve">In A. Thébaud-Mony, P. Davezies, L. Vogel &amp; S. Volkoff (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les risques du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.167-170, 2015, </w:t>
+              <w:t xml:space="preserve">Les risques du travail. Pistes critiques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.theba.2015.01.0167⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-170, 2015, 9782707178404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781381v1</w:t>
+                <w:t xml:space="preserve">hal-01253846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer collectivement les situations dangereuses : un exemple dans les hauts-fourneaux</w:t>
+                <w:t xml:space="preserve">Gérer collectivement les situations dangereuses : un exemple dans les hauts-fourneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In A. Thébaud-Mony, P. Davezies, L. Vogel &amp; S. Volkoff (Eds.). </w:t>
+              <w:t xml:space="preserve">Annie Thébaud-Mony; Philippe Davezies; Laurent Vogel; Serge Volkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les risques du travail. Pistes critiques et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Les risques du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.167-170, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/dec.theba.2015.01.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253846v1</w:t>
+                <w:t xml:space="preserve">hal-03781381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ergonomique du vieillissement au travail</w:t>
               </w:r>
@@ -2903,80 +2903,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEE. </w:t>
+              <w:t xml:space="preserve">Annie Jolivet; Anne-Françoise Molinié; Serge Volkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Jolivet, A.-F. Molinié &amp; S. Volkoff (Eds.), Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors (pp. 97-117)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liaisons sociales, 2014</w:t>
+              <w:t xml:space="preserve">Le travail avant la retraite : emploi, travail et savoir professionnels des seniors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liaisons, pp.97-117, 2014, 978-2-3714-8006-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248909v1</w:t>
+                <w:t xml:space="preserve">hal-01982407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ergonomique du vieillissement au travail</w:t>
               </w:r>
@@ -2989,80 +2989,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Jolivet; Anne-Françoise Molinié; Serge Volkoff. </w:t>
+              <w:t xml:space="preserve">CEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail avant la retraite : emploi, travail et savoir professionnels des seniors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liaisons, pp.97-117, 2014, 978-2-3714-8006-3</w:t>
+              <w:t xml:space="preserve">A. Jolivet, A.-F. Molinié &amp; S. Volkoff (Eds.), Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors (pp. 97-117)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liaisons sociales, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982407v1</w:t>
+                <w:t xml:space="preserve">hal-01248909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et mobilisation des collectifs pour la gestion des risques : des modalités contrastées chez des monteurs installateurs et des horticulteurs</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir en emploi ou soutenir le travail ? La place de la santé au fil des parcours professionnels. Actes du séminaire &amp;quot;Âges et Travail&amp;quot;, mai 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des heures et des années : les horaires de travail au fil du parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3599,51 +3599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration au projet PACT SENIORS - Aide à la capitalisation. Rapport final provisoire pour l'Anact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05140406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/3041-4687.327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8848" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03405594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cescosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.026.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.theba.2015.01.0167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne B&#233;que" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CNAM0848" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05140406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/3041-4687.327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20434" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03405594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cescosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.026.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.theba.2015.01.0167" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne B&#233;que" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CNAM0848" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>