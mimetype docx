--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -848,315 +848,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes d'acculturation linguistique en Italie ostrogothique (latin et gothique)</w:t>
+                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodorus: The Selected Letters of Cassiodorus. A Sixth-Century Sourcebook. Edited and Translated by M. Shane Bjornlie. Oakland, CA: University of California Press 2020&amp;quot;, in Plekos 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La communication dans l'Empire romain tardif (IIIe-VIIe siècle). Problèmes linguistiques et interprétatifs, 46, pp.53-68</w:t>
+              <w:t xml:space="preserve">Plekos. Elektronische Zeitschrift für Rezensionen und Berichte zur Erforschung der Spätantike</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.427-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589649v1</w:t>
+                <w:t xml:space="preserve">hal-03466164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodorus: The Selected Letters of Cassiodorus. A Sixth-Century Sourcebook. Edited and Translated by M. Shane Bjornlie. Oakland, CA: University of California Press 2020&amp;quot;, in Plekos 23</w:t>
+                <w:t xml:space="preserve">Phénomènes d'acculturation linguistique en Italie ostrogothique (latin et gothique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plekos. Elektronische Zeitschrift für Rezensionen und Berichte zur Erforschung der Spätantike</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.427-433</w:t>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La communication dans l'Empire romain tardif (IIIe-VIIe siècle). Problèmes linguistiques et interprétatifs, 46, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466164v1</w:t>
+                <w:t xml:space="preserve">hal-03589649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;'Il Senato Romano nell’Italia Ostrogota', Adolfo La Rocca et Fabrizio Oppedisano, 2016</w:t>
+                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodore : 'De L’Ȃme'. Texte corrigé de J. W. Halporn. Introduction, traduction et notes d’A. Galonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, p. 390-392</w:t>
+              <w:t xml:space="preserve">Journal of Theological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.378-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868137v1</w:t>
+                <w:t xml:space="preserve">hal-03864743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodore : 'De L’Ȃme'. Texte corrigé de J. W. Halporn. Introduction, traduction et notes d’A. Galonnier</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;'Il Senato Romano nell’Italia Ostrogota', Adolfo La Rocca et Fabrizio Oppedisano, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theological Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (1), pp.378-381</w:t>
+              <w:t xml:space="preserve">Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, p. 390-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864743v1</w:t>
+                <w:t xml:space="preserve">hal-03868137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Massimiliano Vitiello, Amalasuintha, 'The transformation of Queenship in the Post-Roman World', 2017</w:t>
               </w:r>
@@ -1209,169 +1209,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Jonathan J. Arnold, 'Theoderic and the Roman Imperial Restoration' (2014)</w:t>
+                <w:t xml:space="preserve">[ Compte rendu de l'ouvrage] Massimiliano Vitiello Theodahad. A Platonic King at the Collapse of Ostrogothic Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 25, p. 474-476</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La présence impériale dans la Rome tardo-antique, 25, pp.480-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866836v1</w:t>
+                <w:t xml:space="preserve">hal-03858920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ Compte rendu de l'ouvrage] Massimiliano Vitiello Theodahad. A Platonic King at the Collapse of Ostrogothic Italy</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Jonathan J. Arnold, 'Theoderic and the Roman Imperial Restoration' (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La présence impériale dans la Rome tardo-antique, 25, pp.480-482</w:t>
+              <w:t xml:space="preserve">Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 25, p. 474-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858920v1</w:t>
+                <w:t xml:space="preserve">hal-03866836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de &amp;quot;Procope de Césarée, Constructions de Justinien Ier, introduction, traduction, commentaires, cartes et index par Denis Roques, 2011</w:t>
               </w:r>
@@ -1640,165 +1640,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restauration symbolique de Théodoric: le théâtre de Pompée (Cassiodore, Variae IV, 51)</w:t>
+                <w:t xml:space="preserve">Une restauration symbolique de Théodoric : le théâtre de Pompée (Cassiodore, Variae IV, 51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRATHMA (Centre de recherche sur l'Antiquité tardive et le haut Moyen Âge)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, La mémoire de l’Antiquité dans l'Antiquité tardive et le haut Moyen Âge, VIII, pp.37-54</w:t>
+              <w:t xml:space="preserve">, 2000, La mémoire de l'Antiquité dans l'Antiquité tardive et le haut Moyen Âge, VIII, pp.39-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433177v1</w:t>
+                <w:t xml:space="preserve">hal-02911585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restauration symbolique de Théodoric : le théâtre de Pompée (Cassiodore, Variae IV, 51)</w:t>
+                <w:t xml:space="preserve">Une restauration symbolique de Théodoric: le théâtre de Pompée (Cassiodore, Variae IV, 51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRATHMA (Centre de recherche sur l'Antiquité tardive et le haut Moyen Âge)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, La mémoire de l'Antiquité dans l'Antiquité tardive et le haut Moyen Âge, VIII, pp.39-56</w:t>
+              <w:t xml:space="preserve">, 2000, La mémoire de l’Antiquité dans l'Antiquité tardive et le haut Moyen Âge, VIII, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911585v1</w:t>
+                <w:t xml:space="preserve">hal-02433177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d'une régente</w:t>
               </w:r>
@@ -2500,199 +2500,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le prince se proclame-t-il chrétien dans l'Italie ostrogothique ?</w:t>
+                <w:t xml:space="preserve">Reines et princesses du royaume ostrogothique d’Italie (VIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">B. Dumézil; S. Destephen; H. Inglebert. </w:t>
+              <w:t xml:space="preserve">François Chausson; Sylvain Destephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22/2, </w:t>
+              <w:t xml:space="preserve">Augusta, regina, basilissa. La souveraine, de l’Empire romain au Moyen Age, entre héritage et métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 341-355, 2018, Travaux et Mémoires, 978-2-916716-66-4</w:t>
+                <w:t xml:space="preserve">Éditions de Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 21-40, 2018, De l'archéologie à l'histoire, 978-2-7018-0554-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413835v1</w:t>
+                <w:t xml:space="preserve">hal-02414318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reines et princesses du royaume ostrogothique d’Italie (VIe s.)</w:t>
+                <w:t xml:space="preserve">Comment le prince se proclame-t-il chrétien dans l'Italie ostrogothique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Chausson; Sylvain Destephen. </w:t>
+              <w:t xml:space="preserve">B. Dumézil; S. Destephen; H. Inglebert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Augusta, regina, basilissa. La souveraine, de l’Empire romain au Moyen Age, entre héritage et métamorphoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 71, </w:t>
+              <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de Boccard</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 21-40, 2018, De l'archéologie à l'histoire, 978-2-7018-0554-2</w:t>
+                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 341-355, 2018, Travaux et Mémoires, 978-2-916716-66-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414318v1</w:t>
+                <w:t xml:space="preserve">hal-02413835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception variée des &amp;quot;Variae&amp;quot; de Cassiodore au Moyen Âge</w:t>
               </w:r>
@@ -3268,51 +3268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77B34409"/>
+    <w:nsid w:val="7C4E2378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3416,51 +3416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="438536EF"/>
+    <w:nsid w:val="FDEB0C37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3650,51 +3650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeriefauvinet-ranson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076527743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris10.archives-ouvertes.fr/hal-01961277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589649v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauvinet-Ranson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03501099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03065033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02433177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Inglebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03860919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-etudes-tardo-antiques.fr/numero-en-cours-2/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://association-that.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02413835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02414318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02502121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02337832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-epona.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desbordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeriefauvinet-ranson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076527743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris10.archives-ouvertes.fr/hal-01961277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauvinet-Ranson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868137v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03501099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03065033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02433177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Inglebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03860919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-etudes-tardo-antiques.fr/numero-en-cours-2/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://association-that.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02414318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02413835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02502121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02337832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-epona.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desbordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>