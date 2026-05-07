--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -848,169 +848,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodorus: The Selected Letters of Cassiodorus. A Sixth-Century Sourcebook. Edited and Translated by M. Shane Bjornlie. Oakland, CA: University of California Press 2020&amp;quot;, in Plekos 23</w:t>
+                <w:t xml:space="preserve">Phénomènes d'acculturation linguistique en Italie ostrogothique (latin et gothique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plekos. Elektronische Zeitschrift für Rezensionen und Berichte zur Erforschung der Spätantike</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.427-433</w:t>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La communication dans l'Empire romain tardif (IIIe-VIIe siècle). Problèmes linguistiques et interprétatifs, 46, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466164v1</w:t>
+                <w:t xml:space="preserve">hal-03589649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes d'acculturation linguistique en Italie ostrogothique (latin et gothique)</w:t>
+                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodorus: The Selected Letters of Cassiodorus. A Sixth-Century Sourcebook. Edited and Translated by M. Shane Bjornlie. Oakland, CA: University of California Press 2020&amp;quot;, in Plekos 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La communication dans l'Empire romain tardif (IIIe-VIIe siècle). Problèmes linguistiques et interprétatifs, 46, pp.53-68</w:t>
+              <w:t xml:space="preserve">Plekos. Elektronische Zeitschrift für Rezensionen und Berichte zur Erforschung der Spätantike</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.427-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589649v1</w:t>
+                <w:t xml:space="preserve">hal-03466164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de &amp;quot;Cassiodore : 'De L’Ȃme'. Texte corrigé de J. W. Halporn. Introduction, traduction et notes d’A. Galonnier</w:t>
               </w:r>
@@ -1086,51 +1086,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;'Il Senato Romano nell’Italia Ostrogota', Adolfo La Rocca et Fabrizio Oppedisano, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, p. 390-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1159,51 +1159,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Massimiliano Vitiello, Amalasuintha, 'The transformation of Queenship in the Post-Roman World', 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, p. 389-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1232,51 +1232,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ Compte rendu de l'ouvrage] Massimiliano Vitiello Theodahad. A Platonic King at the Collapse of Ostrogothic Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La présence impériale dans la Rome tardo-antique, 25, pp.480-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1301,51 +1301,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Jonathan J. Arnold, 'Theoderic and the Roman Imperial Restoration' (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 25, p. 474-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3268,51 +3268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C4E2378"/>
+    <w:nsid w:val="D9AC0C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3416,51 +3416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FDEB0C37"/>
+    <w:nsid w:val="DFC9A8E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3650,51 +3650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeriefauvinet-ranson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076527743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris10.archives-ouvertes.fr/hal-01961277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauvinet-Ranson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868137v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03501099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03065033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02433177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Inglebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03860919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-etudes-tardo-antiques.fr/numero-en-cours-2/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://association-that.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02414318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02413835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02502121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02337832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-epona.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desbordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeriefauvinet-ranson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076527743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris10.archives-ouvertes.fr/hal-01961277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589649v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauvinet-Ranson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868137v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03501099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03065033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02433177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Inglebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03860919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-etudes-tardo-antiques.fr/numero-en-cours-2/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://association-that.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02414318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02413835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02502121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02337832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-epona.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desbordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>