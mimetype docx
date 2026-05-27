--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -848,315 +848,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes d'acculturation linguistique en Italie ostrogothique (latin et gothique)</w:t>
+                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodorus: The Selected Letters of Cassiodorus. A Sixth-Century Sourcebook. Edited and Translated by M. Shane Bjornlie. Oakland, CA: University of California Press 2020&amp;quot;, in Plekos 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La communication dans l'Empire romain tardif (IIIe-VIIe siècle). Problèmes linguistiques et interprétatifs, 46, pp.53-68</w:t>
+              <w:t xml:space="preserve">Plekos. Elektronische Zeitschrift für Rezensionen und Berichte zur Erforschung der Spätantike</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.427-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589649v1</w:t>
+                <w:t xml:space="preserve">hal-03466164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodorus: The Selected Letters of Cassiodorus. A Sixth-Century Sourcebook. Edited and Translated by M. Shane Bjornlie. Oakland, CA: University of California Press 2020&amp;quot;, in Plekos 23</w:t>
+                <w:t xml:space="preserve">Phénomènes d'acculturation linguistique en Italie ostrogothique (latin et gothique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plekos. Elektronische Zeitschrift für Rezensionen und Berichte zur Erforschung der Spätantike</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.427-433</w:t>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La communication dans l'Empire romain tardif (IIIe-VIIe siècle). Problèmes linguistiques et interprétatifs, 46, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466164v1</w:t>
+                <w:t xml:space="preserve">hal-03589649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodore : 'De L’Ȃme'. Texte corrigé de J. W. Halporn. Introduction, traduction et notes d’A. Galonnier</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;'Il Senato Romano nell’Italia Ostrogota', Adolfo La Rocca et Fabrizio Oppedisano, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theological Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (1), pp.378-381</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, p. 390-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864743v1</w:t>
+                <w:t xml:space="preserve">hal-03868137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;'Il Senato Romano nell’Italia Ostrogota', Adolfo La Rocca et Fabrizio Oppedisano, 2016</w:t>
+                <w:t xml:space="preserve">Recension de &amp;quot;Cassiodore : 'De L’Ȃme'. Texte corrigé de J. W. Halporn. Introduction, traduction et notes d’A. Galonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, p. 390-392</w:t>
+              <w:t xml:space="preserve">Journal of Theological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.378-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868137v1</w:t>
+                <w:t xml:space="preserve">hal-03864743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Massimiliano Vitiello, Amalasuintha, 'The transformation of Queenship in the Post-Roman World', 2017</w:t>
               </w:r>
@@ -1209,169 +1209,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ Compte rendu de l'ouvrage] Massimiliano Vitiello Theodahad. A Platonic King at the Collapse of Ostrogothic Italy</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Jonathan J. Arnold, 'Theoderic and the Roman Imperial Restoration' (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La présence impériale dans la Rome tardo-antique, 25, pp.480-482</w:t>
+              <w:t xml:space="preserve">, 2017, vol. 25, p. 474-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858920v1</w:t>
+                <w:t xml:space="preserve">hal-03866836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Jonathan J. Arnold, 'Theoderic and the Roman Imperial Restoration' (2014)</w:t>
+                <w:t xml:space="preserve">[ Compte rendu de l'ouvrage] Massimiliano Vitiello Theodahad. A Platonic King at the Collapse of Ostrogothic Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 25, p. 474-476</w:t>
+              <w:t xml:space="preserve">, 2017, La présence impériale dans la Rome tardo-antique, 25, pp.480-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866836v1</w:t>
+                <w:t xml:space="preserve">hal-03858920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de &amp;quot;Procope de Césarée, Constructions de Justinien Ier, introduction, traduction, commentaires, cartes et index par Denis Roques, 2011</w:t>
               </w:r>
@@ -1640,165 +1640,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restauration symbolique de Théodoric : le théâtre de Pompée (Cassiodore, Variae IV, 51)</w:t>
+                <w:t xml:space="preserve">Une restauration symbolique de Théodoric: le théâtre de Pompée (Cassiodore, Variae IV, 51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRATHMA (Centre de recherche sur l'Antiquité tardive et le haut Moyen Âge)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, La mémoire de l'Antiquité dans l'Antiquité tardive et le haut Moyen Âge, VIII, pp.39-56</w:t>
+              <w:t xml:space="preserve">, 2000, La mémoire de l’Antiquité dans l'Antiquité tardive et le haut Moyen Âge, VIII, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911585v1</w:t>
+                <w:t xml:space="preserve">hal-02433177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restauration symbolique de Théodoric: le théâtre de Pompée (Cassiodore, Variae IV, 51)</w:t>
+                <w:t xml:space="preserve">Une restauration symbolique de Théodoric : le théâtre de Pompée (Cassiodore, Variae IV, 51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRATHMA (Centre de recherche sur l'Antiquité tardive et le haut Moyen Âge)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, La mémoire de l’Antiquité dans l'Antiquité tardive et le haut Moyen Âge, VIII, pp.37-54</w:t>
+              <w:t xml:space="preserve">, 2000, La mémoire de l'Antiquité dans l'Antiquité tardive et le haut Moyen Âge, VIII, pp.39-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433177v1</w:t>
+                <w:t xml:space="preserve">hal-02911585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d'une régente</w:t>
               </w:r>
@@ -2500,199 +2500,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reines et princesses du royaume ostrogothique d’Italie (VIe s.)</w:t>
+                <w:t xml:space="preserve">Comment le prince se proclame-t-il chrétien dans l'Italie ostrogothique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Chausson; Sylvain Destephen. </w:t>
+              <w:t xml:space="preserve">B. Dumézil; S. Destephen; H. Inglebert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Augusta, regina, basilissa. La souveraine, de l’Empire romain au Moyen Age, entre héritage et métamorphoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 71, </w:t>
+              <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de Boccard</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 21-40, 2018, De l'archéologie à l'histoire, 978-2-7018-0554-2</w:t>
+                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 341-355, 2018, Travaux et Mémoires, 978-2-916716-66-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414318v1</w:t>
+                <w:t xml:space="preserve">hal-02413835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le prince se proclame-t-il chrétien dans l'Italie ostrogothique ?</w:t>
+                <w:t xml:space="preserve">Reines et princesses du royaume ostrogothique d’Italie (VIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauvinet-Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">B. Dumézil; S. Destephen; H. Inglebert. </w:t>
+              <w:t xml:space="preserve">François Chausson; Sylvain Destephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22/2, </w:t>
+              <w:t xml:space="preserve">Augusta, regina, basilissa. La souveraine, de l’Empire romain au Moyen Age, entre héritage et métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 341-355, 2018, Travaux et Mémoires, 978-2-916716-66-4</w:t>
+                <w:t xml:space="preserve">Éditions de Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 21-40, 2018, De l'archéologie à l'histoire, 978-2-7018-0554-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413835v1</w:t>
+                <w:t xml:space="preserve">hal-02414318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception variée des &amp;quot;Variae&amp;quot; de Cassiodore au Moyen Âge</w:t>
               </w:r>
@@ -3268,51 +3268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9AC0C90"/>
+    <w:nsid w:val="2EC44554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3416,51 +3416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DFC9A8E8"/>
+    <w:nsid w:val="E6A59BFF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3650,51 +3650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeriefauvinet-ranson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076527743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris10.archives-ouvertes.fr/hal-01961277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589649v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauvinet-Ranson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868137v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03501099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03065033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02433177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Inglebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03860919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-etudes-tardo-antiques.fr/numero-en-cours-2/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://association-that.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02414318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02413835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02502121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02337832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-epona.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desbordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeriefauvinet-ranson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076527743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris10.archives-ouvertes.fr/hal-01961277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauvinet-Ranson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03501099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03065033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02433177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Inglebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03860919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-etudes-tardo-antiques.fr/numero-en-cours-2/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03466285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://association-that.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03456222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02413835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02414318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02502121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02337832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-epona.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03868306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desbordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>