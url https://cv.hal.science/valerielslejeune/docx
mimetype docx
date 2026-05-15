--- v0 (2026-04-08)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie Lejeune </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof.Expert CentraleSupéelc ExedPrésidente fondatrice Maison Effervescence  : Gouvernance, Stratégie, innovation, Créativité collective, Génie des Procédés industriels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerielslejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7707-3502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage automatique et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, A paraître, Ad Valorem, Valérie Lejeune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'IA à la compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2024, Ad Valorem, Valérie Lejeune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et la gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec le coaching ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2018, Ad Valorem, Valérie Lejeune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances sociales et culturelles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2015, Ad Valorem, Valérie Lejeune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances économiques et sociales de la valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2014, Raisonance, Georges Nurdin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de créativité A.C.T.In.G.© avec témoignage d’une expérience entreprise avec les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence lors de la Rentrée des entreprises GPA (Côtes d’Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guingamp, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monde et La Gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Livre des Polytechniciens, Ed. L’Harmattan, Coll: Ad Valorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches to Strategic Management: Leveraging Design Thinking, Lean Startup, and other Innovation Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à l'organisation de la conférence des MBA UCO Angers, Fac DEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin et Création en Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche UCO BN &amp; Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guingamp, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la méthode de créativité A.C.T.In.G.©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche UCO Fac Humanités, Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et la gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Péchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interview Radio ETI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn &amp; Experience the collective creativity method A.C.T.In.G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Collective & Gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDJ XMP Consult,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la méthode de créativité A.C.T.In.G.©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche UCO BN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Guingamp, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monde et la Gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Péchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palais des Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de créativité A.C.T.In.G.© - Expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP Congrès,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée du Management du Cercle de l’Innovation Dauphine-PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open MNM Consulting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et Stratégie d’entreprise », Women on Board,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSEC Executive, 2019, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocellulose for the food and packaging industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechInnovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E.I.T.F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vixouze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Learn & Experience the Collective Creativity Method A.C.T.I.N.G©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Chamber of Commerce,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser et sécuriser le financement de l’Innovation tout en maîtrisant le BFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Delville Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et Ethique : le rôle de l’administrateur indépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et Ethique : les limites de l’Ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Innovation Committee”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Estudios Superiores de la Empresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation culture set-up in a global company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PWN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends for emerging markets in publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRA Pigments &amp; Fillers conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating luxury: using pigments to create higher grade paper - emotional marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRA Pigments &amp; Fillers conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a Trends Book for the Paper Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPPI Coating Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in printing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPPI Coating Conference, roundtable opening session,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Philadelphia, PA,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of coated paperboards surface chemistry, roughness, absorption on final gloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellowing of coated papers under the action of nitrogen gas and the presence of anti-oxidants in latex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPPI Coating Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TAPPI: Technical Applied Pulp &amp; Paper Industry, 1996, Nashville TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einfluss der Alterung von Latex auf der Vergilbung von gestrichenen Papieren wegen Hitze - Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTS Streicherei Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, MUNICH, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einfluss des Latex Zusammensetzung auf die Vergilbung von gestrichenen Papieren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Leverkusen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du vieillissement des latex sur le jaunissement à la chaleur des papiers couchés - Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet Social, diversité, Equilibre, Intelligence Collective et Ouverture au service de la Performance des Conseils, dans Gouvernance Responsable des Entreprises et nouvelles Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">presse de l'université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’origine ethnique, âge et culture au sein des ETI, le monde et la gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avila Tiomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. L’Harmattan, Coll : Ad Valorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et stratégie d’entreprise : liens nécessaires et valeur ajoutée , le monde et la gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde de Lastic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. L’Harmattan, Coll : Ad Valorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Quelles sont les valeurs qui valent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde de Lastic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. L’Harmattan, Coll : Ad Valorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-scène sur l’évolution des valeurs économiques . Tendances économiques et sociales de la valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. L’Harmattan, Coll : Raisonnance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de créativité basée sur le potentiel humain, levier de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yarmohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et si l'innovation nous était contée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of coated paperboards surface chemistry, roughness, absorption on final gloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellowing of coated papers under the action of daylight radiation and Nitrogen Oxide Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serra-Tosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique des plans d’expériences pour étudier l’influence des conditions de séchage et des conditions de finition sur la blancheur des papiers couchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serra-Tosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Contribution à la mise au point d’un appareil de mesure d’angles de contact et de calcul d’énergie de surface (expérience postdoctorale) • Mise au point d’un protocole d’analyse pour mesurer la vitesse de jaunissement à la chaleur, à l’humidité, à la lumière ainsi qu’aux gaz NO2 et NH3 de films de polymère styrène-butadiène et de papiers (doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du rayonnement de la lumière du jour sur le jaunissement des papiers couchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serra-Tosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellowing of coated papers under the action of daylight radiation and Nitrogen Oxide Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Serra-Tosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des Latex sur le jaunissement des papiers couchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serra-Tosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour innover, c’est souvent un système de pensées et d’actions qu’il faut changer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Papeterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention d’une Méthode pour accélérer la performance créative au niveau individuel, groupe et systémique : A.C.T.In.G.©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ... 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet with iridescent appearance and method for the production thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2003/003940. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie Lejeune </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof.Expert CentraleSupéelc ExedPrésidente fondatrice Maison Effervescence  : Gouvernance, Stratégie, innovation, Créativité collective, Génie des Procédés industriels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerielslejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7707-3502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage automatique et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, A paraître, Ad Valorem, Valérie Lejeune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'IA à la compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2024, Ad Valorem, Valérie Lejeune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et la gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec le coaching ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2018, Ad Valorem, Valérie Lejeune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances sociales et culturelles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2015, Ad Valorem, Valérie Lejeune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances économiques et sociales de la valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2014, Raisonance, Georges Nurdin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin et Création en Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche UCO BN &amp; Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guingamp, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la méthode de créativité A.C.T.In.G.©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche UCO Fac Humanités, Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monde et La Gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Livre des Polytechniciens, Ed. L’Harmattan, Coll: Ad Valorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de créativité A.C.T.In.G.© avec témoignage d’une expérience entreprise avec les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence lors de la Rentrée des entreprises GPA (Côtes d’Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guingamp, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches to Strategic Management: Leveraging Design Thinking, Lean Startup, and other Innovation Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à l'organisation de la conférence des MBA UCO Angers, Fac DEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et la gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Péchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interview Radio ETI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Collective & Gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDJ XMP Consult,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la méthode de créativité A.C.T.In.G.©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche UCO BN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Guingamp, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn &amp; Experience the collective creativity method A.C.T.In.G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monde et la Gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Péchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palais des Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de créativité A.C.T.In.G.© - Expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP Congrès,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée du Management du Cercle de l’Innovation Dauphine-PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open MNM Consulting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et Stratégie d’entreprise », Women on Board,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSEC Executive, 2019, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E.I.T.F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vixouze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Learn & Experience the Collective Creativity Method A.C.T.I.N.G©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Chamber of Commerce,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocellulose for the food and packaging industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechInnovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser et sécuriser le financement de l’Innovation tout en maîtrisant le BFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Delville Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et Ethique : les limites de l’Ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et Ethique : le rôle de l’administrateur indépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Innovation Committee”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Estudios Superiores de la Empresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation culture set-up in a global company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PWN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends for emerging markets in publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRA Pigments &amp; Fillers conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating luxury: using pigments to create higher grade paper - emotional marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRA Pigments &amp; Fillers conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a Trends Book for the Paper Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPPI Coating Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of coated paperboards surface chemistry, roughness, absorption on final gloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in printing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPPI Coating Conference, roundtable opening session,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Philadelphia, PA,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellowing of coated papers under the action of nitrogen gas and the presence of anti-oxidants in latex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPPI Coating Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TAPPI: Technical Applied Pulp &amp; Paper Industry, 1996, Nashville TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einfluss der Alterung von Latex auf der Vergilbung von gestrichenen Papieren wegen Hitze - Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTS Streicherei Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, MUNICH, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einfluss des Latex Zusammensetzung auf die Vergilbung von gestrichenen Papieren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Leverkusen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du vieillissement des latex sur le jaunissement à la chaleur des papiers couchés - Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet Social, diversité, Equilibre, Intelligence Collective et Ouverture au service de la Performance des Conseils, dans Gouvernance Responsable des Entreprises et nouvelles Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">presse de l'université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’origine ethnique, âge et culture au sein des ETI, le monde et la gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avila Tiomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. L’Harmattan, Coll : Ad Valorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et stratégie d’entreprise : liens nécessaires et valeur ajoutée , le monde et la gouvernance des ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde de Lastic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. L’Harmattan, Coll : Ad Valorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Quelles sont les valeurs qui valent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde de Lastic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. L’Harmattan, Coll : Ad Valorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-scène sur l’évolution des valeurs économiques . Tendances économiques et sociales de la valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. L’Harmattan, Coll : Raisonnance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de créativité basée sur le potentiel humain, levier de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yarmohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et si l'innovation nous était contée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of coated paperboards surface chemistry, roughness, absorption on final gloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellowing of coated papers under the action of daylight radiation and Nitrogen Oxide Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serra-Tosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique des plans d’expériences pour étudier l’influence des conditions de séchage et des conditions de finition sur la blancheur des papiers couchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serra-Tosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du rayonnement de la lumière du jour sur le jaunissement des papiers couchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serra-Tosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Contribution à la mise au point d’un appareil de mesure d’angles de contact et de calcul d’énergie de surface (expérience postdoctorale) • Mise au point d’un protocole d’analyse pour mesurer la vitesse de jaunissement à la chaleur, à l’humidité, à la lumière ainsi qu’aux gaz NO2 et NH3 de films de polymère styrène-butadiène et de papiers (doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellowing of coated papers under the action of daylight radiation and Nitrogen Oxide Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Serra-Tosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des Latex sur le jaunissement des papiers couchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serra-Tosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour innover, c’est souvent un système de pensées et d’actions qu’il faut changer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Papeterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention d’une Méthode pour accélérer la performance créative au niveau individuel, groupe et systémique : A.C.T.In.G.©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ... 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet with iridescent appearance and method for the production thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2003/003940. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F73FF627"/>
+    <w:nsid w:val="D6A6E237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerielslejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7707-3502" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le P&#233;chon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198987v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Tiomo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de de Lastic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yarmohammadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Serra-Tosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Nest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silvy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Serra-Tosio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerielslejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7707-3502" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le P&#233;chon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Tiomo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de de Lastic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yarmohammadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Serra-Tosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Nest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silvy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Serra-Tosio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>