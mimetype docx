--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1039,377 +1039,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic Growth Conditions Promote Epithelial-to-Mesenchymal Transition to Select More Aggressive PDAC Cell Phenotypes In Vitro</w:t>
+                <w:t xml:space="preserve">Correction to: The context‑dependent role of the Na+/Ca2+‑exchanger (NCX) in pancreatic stellate cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madelaine Magalì Audero</w:t>
+                <w:t xml:space="preserve">Thorsten Loeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Miguel Amaral Carvalho</w:t>
+                <w:t xml:space="preserve">Micol Rugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Alessandro Ruffinatti</w:t>
+                <w:t xml:space="preserve">Luca Matteo Todesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Loeck</w:t>
+                <w:t xml:space="preserve">Paulina Kalinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Yassine</w:t>
+                <w:t xml:space="preserve">Benjamin Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.2572. </w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15092572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00424-023-02874-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277332v1</w:t>
+                <w:t xml:space="preserve">hal-04277293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The context‑dependent role of the Na+/Ca2+‑exchanger (NCX) in pancreatic stellate cell migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Acidic Growth Conditions Promote Epithelial-to-Mesenchymal Transition to Select More Aggressive PDAC Cell Phenotypes In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Magalì Audero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Miguel Amaral Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Alessandro Ruffinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Loeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Soret</w:t>
+                <w:t xml:space="preserve">Maya Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.2572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00424-023-02874-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15092572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277293v1</w:t>
+                <w:t xml:space="preserve">hal-04277332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The context-dependent role of the Na+/Ca2+-exchanger (NCX) in pancreatic stellate cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Loeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Rugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Matteo Todesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Loeck</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paulina Kalinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 475 (10), pp.1225-1240. </w:t>
@@ -1441,295 +1441,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of ORAI1/SOCE in Human AML Cell Lines and Primary Cells According to ABCB1 Activity, LSC Compartment and Potential Resistance to Ara-C Exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRPC3 shapes the ER-mitochondria Ca2+ transfer characterizing tumour-promoting senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lewuillon</w:t>
+                <w:t xml:space="preserve">Dmitri Gordienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guillemette</w:t>
+                <w:t xml:space="preserve">Lina Mesilmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Titah</w:t>
+                <w:t xml:space="preserve">Yasmine Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faruk Azam Shaik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jouy</w:t>
+                <w:t xml:space="preserve">Emmanuelle Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23105555⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28597-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691679v1</w:t>
+                <w:t xml:space="preserve">hal-03666578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPC3 shapes the ER-mitochondria Ca2+ transfer characterizing tumour-promoting senescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+                <w:t xml:space="preserve">Involvement of ORAI1/SOCE in Human AML Cell Lines and Primary Cells According to ABCB1 Activity, LSC Compartment and Potential Resistance to Ara-C Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lewuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Gordienko</w:t>
+                <w:t xml:space="preserve">Aurélie Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Mesilmany</w:t>
+                <w:t xml:space="preserve">Sofia Titah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Touil</w:t>
+                <w:t xml:space="preserve">Faruk Azam Shaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Germain</w:t>
+                <w:t xml:space="preserve">Nathalie Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.956. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.5555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28597-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666578v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORAI3 silencing alters cell proliferation and promotes mitotic catastrophe and apoptosis in pancreatic adenocarcinoma</w:t>
               </w:r>
@@ -1767,51 +1767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kondratskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mesilmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1868 (7), pp.119023. </w:t>
@@ -1819,51 +1819,51 @@
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2021.119023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318503v1</w:t>
+                <w:t xml:space="preserve">hal-04278183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORAI3 silencing alters cell proliferation and promotes mitotic catastrophe and apoptosis in pancreatic adenocarcinoma</w:t>
               </w:r>
@@ -1901,51 +1901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kondratskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mesilmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1868 (7), pp.119023. </w:t>
@@ -1953,51 +1953,51 @@
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2021.119023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278183v1</w:t>
+                <w:t xml:space="preserve">hal-04318503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium channel ITPR2 and mitochondria–ER contacts promote cellular senescence and aging</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kondratskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mesilmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1868 (7), pp.119023. </w:t>
@@ -2462,395 +2462,395 @@
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vancauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (7), p.101263. </w:t>
+              <w:t xml:space="preserve">, 2020, 23 (7), pp.101263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060381v1</w:t>
+                <w:t xml:space="preserve">hal-04469943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-targeting Mitochondrial Ca2+ Homeostasis and Autophagy Enhances Cancer Cells' Chemosensitivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion Channel Profiling in Prostate Cancer: Toward Cell Population-Specific Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101263⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 181, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/112_2020_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469943v1</w:t>
+                <w:t xml:space="preserve">hal-04503116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Channel Profiling in Prostate Cancer: Toward Cell Population-Specific Screening</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-targeting Mitochondrial Ca2+ Homeostasis and Autophagy Enhances Cancer Cells' Chemosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vancauwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), p.101263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/112_2020_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503116v1</w:t>
+                <w:t xml:space="preserve">hal-03060381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Channel Profiling in Prostate Cancer: Toward Cell Population-Specific Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Farfariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 181, pp.39-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/112_2020_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277347v1</w:t>
@@ -2874,51 +2874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4TM-TRPM8 channels are new gatekeepers of the ER-mitochondria Ca2+ transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Gordienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,77 +3008,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPs and Ca2+ in cell death and survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fliniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Farfariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.4-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3415,51 +3415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schoonjans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Henniquau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellaredj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Magal&#236; Audero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Miguel Amaral Carvalho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Alessandro Ruffinatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Loeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yassine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15092572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rugi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Matteo Todesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kalinowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-023-02874-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-023-02847-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lewuillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Azam Shaik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mesilmany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28597-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kondratska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2021.119023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Ziegler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20993-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ziental Gelus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vancauwenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Prevarskaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fliniaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Caprodossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Kalogris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Amantini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lambertucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nabissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2559.2010.03683.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schoonjans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Henniquau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellaredj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Loeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rugi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Matteo Todesca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kalinowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-023-02874-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Magal&#236; Audero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Miguel Amaral Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Alessandro Ruffinatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yassine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15092572" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-023-02847-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mesilmany" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28597-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lewuillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Azam Shaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105555" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kondratska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2021.119023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Ziegler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20993-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ziental Gelus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vancauwenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Prevarskaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fliniaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Caprodossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Kalogris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Amantini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lambertucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nabissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2559.2010.03683.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>