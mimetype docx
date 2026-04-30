--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,305 +66,2538 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced store operated calcium entry contributes to autophagy mediated escape of prostate cancer to oxaliplatin treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dheeraj Kannancheri Puthooru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Gordienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ziental-Gelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1872 (5), pp.119953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2025.119953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acidic Growth Conditions Promote Epithelial-to-Mesenchymal Transition to Select More Aggressive PDAC Cell Phenotypes In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Magalì Audero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Miguel Amaral Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Alessandro Ruffinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Loeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15092572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction to: The context‑dependent role of the Na+/Ca2+‑exchanger (NCX) in pancreatic stellate cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Loeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Rugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Matteo Todesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Kalinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-023-02874-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The context-dependent role of the Na+/Ca2+-exchanger (NCX) in pancreatic stellate cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Loeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Rugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Matteo Todesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Kalinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475 (10), pp.1225-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-023-02847-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of ORAI1/SOCE in Human AML Cell Lines and Primary Cells According to ABCB1 Activity, LSC Compartment and Potential Resistance to Ara-C Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lewuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Titah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Azam Shaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.5555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRPC3 shapes the ER-mitochondria Ca2+ transfer characterizing tumour-promoting senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Gordienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mesilmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28597-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORAI3 silencing alters cell proliferation and promotes mitotic catastrophe and apoptosis in pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Kondratska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mesilmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1868 (7), pp.119023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2021.119023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORAI3 silencing alters cell proliferation and promotes mitotic catastrophe and apoptosis in pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Kondratska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mesilmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1868 (7), pp.119023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2021.119023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium channel ITPR2 and mitochondria–ER contacts promote cellular senescence and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vindrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Goehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-20993-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORAI3 silencing alters cell proliferation and promotes mitotic catastrophe and apoptosis in pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Kondratska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mesilmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1868 (7), pp.119023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2021.119023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORAI3 silencing alters cell proliferation and promotes mitotic catastrophe and apoptosis in pancreatic adenocarcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ziental Gelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Kondratska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1868 (7), pp.119023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2021.119023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03237118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-targeting Mitochondrial Ca2+ Homeostasis and Autophagy Enhances Cancer Cells' Chemosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vancauwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), p.101263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Channel Profiling in Prostate Cancer: Toward Cell Population-Specific Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 181, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/112_2020_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Channel Profiling in Prostate Cancer: Toward Cell Population-Specific Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 181, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/112_2020_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4TM-TRPM8 channels are new gatekeepers of the ER-mitochondria Ca2+ transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Gordienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1865 (7), pp.981-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRPs and Ca2+ in cell death and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fliniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.4-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2017.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of transient receptor potential vanilloid-1 (TRPV1) in urothelial cancers of human bladder: relation to clinico-pathological and molecular parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Caprodossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Kalogris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Amantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Lambertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Nabissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (5), pp.744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2559.2010.03683.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in developing bidirectionnal neurobiohybride interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kobzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Henniquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble Neurotech School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating with living neurons using a next-generation bidirectional neurobiohybrid interface with optimized energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Henniquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Fayçal Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -374,2901 +2607,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a next-generation bidirectional neurobiohybrid interface with optimized energy efficiency enabling real-time adaptive neuromodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kobzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Farfariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Fédération Européenne des Sociétés des Neurosciences, FENS 2024, J.6: Neuromorphic engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing artificial and biological neurons: first step towards the development of autonomous implantable neurobiohybrid medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Henniquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Lille Engineering for Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in developping a bidirectional neurobiohybrid system based on an original artificial neuron with optimized energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Henniquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature conferences : Technologies for Neuroengineering 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecter des neurones artificiels et des neurones vivants: développement d’une interface fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Henniquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BioComp PhD Forum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR BioComp, Nov 2021, Grenoble (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling a bidirectional communication between artificial and biological neurons using a novel neurobiohybrid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Henniquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BioComp PhD Forum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR BioComp, Nov 2021, Grenoble (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450052v1</w:t>
-              </w:r>
-[...2231 lines deleted...]
-                <w:t xml:space="preserve">hal-00593446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3415,51 +3415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schoonjans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Henniquau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellaredj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Loeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rugi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Matteo Todesca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kalinowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-023-02874-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Magal&#236; Audero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Miguel Amaral Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Alessandro Ruffinatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yassine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15092572" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-023-02847-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mesilmany" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28597-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lewuillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Azam Shaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105555" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kondratska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2021.119023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Ziegler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20993-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ziental Gelus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vancauwenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Prevarskaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fliniaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Caprodossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Kalogris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Amantini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lambertucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nabissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2559.2010.03683.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kannancheri Puthooru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yassine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ziental-Gelus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Desruelles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2025.119953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Magal&#236; Audero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Miguel Amaral Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Alessandro Ruffinatti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Loeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15092572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rugi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Matteo Todesca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kalinowska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-023-02874-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-023-02847-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lewuillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Azam Shaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mesilmany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28597-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kondratska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2021.119023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Ziegler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20993-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ziental Gelus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vancauwenberghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101263" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Prevarskaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fliniaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2017.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Caprodossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Kalogris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Amantini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lambertucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nabissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2559.2010.03683.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schoonjans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Henniquau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellaredj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>