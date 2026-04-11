--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1025,295 +1025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binuclear Biphenyl Organogold(III) Complexes: Synthesis, Photophysical and Theoretical Investigation, and Anticancer Activity</w:t>
+                <w:t xml:space="preserve">Symmetry‐Broken Charge‐Transfer Excited State in Homoleptic Zinc(II) Imidazo[1,2‐ a ]pyridine Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Giuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannine Yang</w:t>
+                <w:t xml:space="preserve">Elise Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
+                <w:t xml:space="preserve">Sabrina Parant Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Daniel</w:t>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300303⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202300092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208146v1</w:t>
+                <w:t xml:space="preserve">hal-04372759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry‐Broken Charge‐Transfer Excited State in Homoleptic Zinc(II) Imidazo[1,2‐ a ]pyridine Complexes</w:t>
+                <w:t xml:space="preserve">Binuclear Biphenyl Organogold(III) Complexes: Synthesis, Photophysical and Theoretical Investigation, and Anticancer Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Giuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Jouaiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrián</w:t>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Parant Aury</w:t>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+                <w:t xml:space="preserve">Chantal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (8), </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (11), pp.e202300303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202300092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372759v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Coordination Properties of Phosphonium‐Functionalized N‐Heterocyclic Carbenes Towards Gold</w:t>
               </w:r>
@@ -1433,51 +1433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biphenyl Au(III) Complexes with Phosphine Ancillary Ligands: Synthesis, Optical Properties, and Electroluminescence in Light-Emitting Electrochemical Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Giuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Chih Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwyn Remadna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (12), pp.4903-4921. </w:t>
@@ -1831,90 +1831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright V‐Shaped bis ‐Imidazo[1,2‐ a ]pyridine Fluorophores with Near‐UV to Deep‐Blue Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Giuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cianfarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2023,51 +2023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Simona Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Giuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Parant Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F4C466"/>
+    <w:nsid w:val="6DA31F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2443,51 +2443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerio-giuso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4238-6573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GQY-7026-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Simona Jamil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thierry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Mercandelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00392J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05067967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delporte--P&#233;bay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04300B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00420E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dun-Cheng Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bissessar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Egly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15061210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouaiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parant Aury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Marco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rancan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Chih Hou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delporte-P&#233;bay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04300b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cianfarani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerio-giuso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4238-6573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GQY-7026-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Simona Jamil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thierry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Mercandelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00392J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05067967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delporte--P&#233;bay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04300B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00420E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dun-Cheng Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bissessar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Egly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15061210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouaiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parant Aury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Marco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rancan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Chih Hou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delporte-P&#233;bay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04300b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cianfarani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>