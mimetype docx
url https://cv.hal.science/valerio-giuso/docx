--- v1 (2026-04-11)
+++ v2 (2026-05-24)
@@ -187,1964 +187,1830 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near‐Infrared Luminescent Ru(II) and Os(II) Complexes</w:t>
+                <w:t xml:space="preserve">Pyridylidene-1,10-phenantroline complexes: properties tuning of a series of d6 complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Simona Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Giuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+                <w:t xml:space="preserve">Sabrina Parant Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cebrián</w:t>
+                <w:t xml:space="preserve">Cristina Cebrian Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journées de chimie de coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, ORSAY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189439v1</w:t>
-[...1603 lines deleted...]
-                <w:t xml:space="preserve">hal-04020461v1</w:t>
+                <w:t xml:space="preserve">hal-04970139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridylidene-1,10-phenantroline complexes: properties tuning of a series of d6 complexes</w:t>
+                <w:t xml:space="preserve">Near‐Infrared Luminescent Ru(II) and Os(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Simona Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Giuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Parant Aury</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrian Avila</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de chimie de coordination</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04970139v1</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (27), pp.e01791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A chiral Si(IV) complex bearing a 1,2,4-triazole-2,2′-diphenol ligand: synthesis, (chiro-)optical properties and computational investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Mercandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (16), pp.6684-6693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5DT00392J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiroptical activity of benzannulated N-heterocyclic carbene rhenium(I) tricarbonyl halide complexes: towards efficient circularly polarized luminescence emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delporte-Pébay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Groizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physical Chemistry Chemical Physics : Pccp, 26 (6), pp.4855-4869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp04300b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stable and true-blue emissive hexacoordinate Si(IV) N-heterocyclic carbene complex and its use in organic light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Mercandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (14), pp.6445-6450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00420E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetry‐Broken Charge‐Transfer Excited State in Homoleptic Zinc(II) Imidazo[1,2‐ a ]pyridine Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Parant Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202300092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Coordination Properties of Phosphonium‐Functionalized N‐Heterocyclic Carbenes Towards Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzio Rancan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (23), pp.e202300184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binuclear Biphenyl Organogold(III) Complexes: Synthesis, Photophysical and Theoretical Investigation, and Anticancer Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (11), pp.e202300303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">True-to sky-blue emitters bearing the thiazolo[5,4-d]thiazole electron acceptor for single and tandem organic light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dun-Cheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Mercandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.2781-2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c00234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cubane Copper(I) Iodide Clusters with Remotely Functionalized Phosphine Ligands: Synthesis, Structural Characterization and Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bissessar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Egly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym15061210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biphenyl Au(III) Complexes with Phosphine Ancillary Ligands: Synthesis, Optical Properties, and Electroluminescence in Light-Emitting Electrochemical Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Chih Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwyn Remadna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (12), pp.4903-4921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bright V‐Shaped bis ‐Imidazo[1,2‐ a ]pyridine Fluorophores with Near‐UV to Deep‐Blue Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cianfarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202200903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear, two- and four-armed pyridine-decorated thiazolo[5,4-d]thiazole fluorophores: Synthesis, photophysical study and computational investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Mercandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, pp.110780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2212,51 +2078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA31F20"/>
+    <w:nsid w:val="AD487557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2443,51 +2309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerio-giuso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4238-6573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GQY-7026-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Simona Jamil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thierry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Mercandelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00392J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05067967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delporte--P&#233;bay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04300B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00420E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dun-Cheng Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bissessar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Egly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15061210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouaiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parant Aury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Marco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rancan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Chih Hou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delporte-P&#233;bay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04300b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cianfarani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerio-giuso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4238-6573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GQY-7026-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Simona Jamil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parant Aury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thierry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Mercandelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00392J" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delporte-P&#233;bay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04300b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00420E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouaiti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Achard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rancan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dun-Cheng Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00234" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bissessar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Egly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15061210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Chih Hou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cianfarani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>