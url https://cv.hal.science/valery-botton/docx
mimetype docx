--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -307,1550 +307,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ultrasonic interface tracking for photovoltaic silicon directional solidification</w:t>
+                <w:t xml:space="preserve">Nonlinear evolution of viscoplastic film flows down an inclined plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Albaric</w:t>
+                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brize</w:t>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127362⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (8), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00316-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04457370v1</w:t>
+                <w:t xml:space="preserve">hal-04178039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability of natural convection in a differentially heated shallow cavity submitted to high-frequency horizontal vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the lattice Boltzmann method to the study of ultrasound propagation and acoustic streaming in three-dimensional cavities: Advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamed Medelfef</w:t>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samia Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0159867⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.725-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-023-00676-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166723v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the lattice Boltzmann method to the study of ultrasound propagation and acoustic streaming in three-dimensional cavities: Advantages and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear stability of natural convection in a differentially heated shallow cavity submitted to high-frequency horizontal vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamed Medelfef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-023-00676-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (8), pp.084107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0159867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943859v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear evolution of viscoplastic film flows down an inclined plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+                <w:t xml:space="preserve">In situ ultrasonic interface tracking for photovoltaic silicon directional solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
+                <w:t xml:space="preserve">Mickael Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Millet</w:t>
+                <w:t xml:space="preserve">Virginie Brize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (8), pp.68. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.127362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00316-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178039v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04457370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation study of acoustic waves propagation and streaming using MRT-lattice Boltzmann method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Jami</w:t>
+                <w:t xml:space="preserve">Jingang Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Computational Methods in Engineering Science and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.064501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15502287.2022.2050844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622040v1</w:t>
+                <w:t xml:space="preserve">hal-03693739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation study of acoustic waves propagation and streaming using MRT-lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Henry</w:t>
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal for Computational Methods in Engineering Science and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15502287.2022.2050844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692223v2</w:t>
+                <w:t xml:space="preserve">hal-03622040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mass transfer coefficient in flow assisted corrosion of steel in liquid Pb Bi. Rotating cylinder geometry</w:t>
+                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinelli</w:t>
+                <w:t xml:space="preserve">D Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Alémany-Dumont</w:t>
+                <w:t xml:space="preserve">B Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.105960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603535v1</w:t>
+                <w:t xml:space="preserve">hal-03692223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh–Bénard flow for a Carreau fluid in a parallelepiped cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of mass transfer coefficient in flow assisted corrosion of steel in liquid Pb Bi. Rotating cylinder geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Henry</w:t>
+                <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Millet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Hadid</w:t>
+                <w:t xml:space="preserve">C. Alémany-Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.68⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.105960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.105960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566691v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh–Bénard flow for a Carreau fluid in a parallelepiped cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Qu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Raynal</w:t>
+                <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (6), pp.064501. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 936, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693739v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Lattice Boltzmann Model for Acoustic Waves Emitted by a Source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary instability of a visco-plastic film down an inclined plane: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaheddine Channouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">D. Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 922, pp.R2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2019226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526362v1</w:t>
+                <w:t xml:space="preserve">hal-03434855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary instability of a visco-plastic film down an inclined plane: experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Lattice Boltzmann Model for Acoustic Waves Emitted by a Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mounkaila Noma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Henry</w:t>
+                <w:t xml:space="preserve">Salaheddine Channouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 922, pp.R2. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2019226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434855v1</w:t>
+                <w:t xml:space="preserve">hal-03526362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming enhanced mass transfer at a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.121090. </w:t>
@@ -1882,888 +1882,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high frequency vibrations on PV silicon purification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">Corrosion of T91 and pure iron in flowing and static Pb-Bi alloy between 450 °C and 540 °C: experiments, modelling and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125298⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.108897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355863v1</w:t>
+                <w:t xml:space="preserve">hal-03234703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of natural convection and acoustic waves using the lattice Boltzmann method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high frequency vibrations on PV silicon purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer - Asian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/htj.21800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, pp.125298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923798v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional effect of high frequency vibration on convection in silicon melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of natural convection and acoustic waves using the lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.123501⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer - Asian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (6), pp.3779-3796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/htj.21800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065529v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of T91 and pure iron in flowing and static Pb-Bi alloy between 450 °C and 540 °C: experiments, modelling and mechanism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional effect of high frequency vibration on convection in silicon melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamed Medelfef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.108897. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.123501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234703v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical study on high frequency vibrational convection: Influence of the vibration direction on the flow structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mechanism of long-wave instability in a shear-thinning film flow on a porous substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5090264⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230 (6), pp.2201-2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-019-02376-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356325v1</w:t>
+                <w:t xml:space="preserve">hal-02100890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of long-wave instability in a shear-thinning film flow on a porous substrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical and numerical study on high frequency vibrational convection: Influence of the vibration direction on the flow structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230 (6), pp.2201-2220. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.043605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-019-02376-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5090264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100890v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D1/2 model for natural convection and solidification in a narrow enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.167-183. </w:t>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pothérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stirring influence on solute segregation during plane front directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,775 +3059,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-turbulent transition regimes in the conical Taylor-Couette flow system</w:t>
+                <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Yahi</w:t>
+                <w:t xml:space="preserve">Virgile Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Bouabdallah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">Ghislain Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714302145⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724818v1</w:t>
+                <w:t xml:space="preserve">hal-01496974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rhouzlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 475, pp.55-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01212315v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar-turbulent transition regimes in the conical Taylor-Couette flow system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Yahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Tavernier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ahcene Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hamnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.209-218. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.02145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714302145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496974v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flying wheel to square flow: Dynamics of a flow driven by acoustic forcing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary instability of a shear-thinning film flow down an incline: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.123901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 821, pp.R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946088v1</w:t>
+                <w:t xml:space="preserve">hal-01724826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary instability of a shear-thinning film flow down an incline: experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+                <w:t xml:space="preserve">From flying wheel to square flow: Dynamics of a flow driven by acoustic forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 821, pp.R1. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (12), pp.123901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.123901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724826v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-shaped jets driven by an ultrasonic beam reflecting on a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3900,64 +3900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.680-690. </w:t>
@@ -4001,645 +4001,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Near field acoustic streaming jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.033011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289061v1</w:t>
+                <w:t xml:space="preserve">hal-01062580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Usha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298335v1</w:t>
+                <w:t xml:space="preserve">hal-01179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179579v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field acoustic streaming jet</w:t>
+                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.033011. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062580v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating acoustic streaming jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (18), pp.184102. </w:t>
@@ -4677,51 +4677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D1/2 model for low Prandtl number convection in an enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,282 +4805,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of two-layer shear-thinning film flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dispositif expérimental pour l'étude d'ondes à la surface de films non-Newtoniens s'écoulant sur un plan incliné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülent Güzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.617-627</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992095v1</w:t>
+                <w:t xml:space="preserve">hal-01725172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour l'étude d'ondes à la surface de films non-Newtoniens s'écoulant sur un plan incliné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+                <w:t xml:space="preserve">Stability of two-layer shear-thinning film flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.043004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725172v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the natural and forced convection on solidification of Sn-3wt. %Pb alloy using a benchmark experiment</w:t>
               </w:r>
@@ -5191,103 +5191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities in the Rayleigh-Benard-Eckart problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.016312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5321,90 +5321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of stratified coating flow of shear-thinning fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 166, pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5423,316 +5423,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave celerity on a shear-thinning fluid film flowing down an incline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Stabilité de l'écoulement à deux couches de films non-newtoniens sur un plan incliné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (3), pp.031701. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336, pp.313-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2889140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444988v1</w:t>
+                <w:t xml:space="preserve">hal-00444987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de l'écoulement à deux couches de films non-newtoniens sur un plan incliné</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Wave celerity on a shear-thinning fluid film flowing down an incline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.031701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2889140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00444987v1</w:t>
+                <w:t xml:space="preserve">hal-00444988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of an air pocket immersed in a horizontal water duct flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,90 +5804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of carreau fluid flow down an incline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129, pp.913-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5934,90 +5934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertialess temporal and spatio-temporal stability analysis of the two-layer film flow with density stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (10), pp.104101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6045,298 +6045,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of solute diffusivities. Part III. From solutal convection dominated transport to quasi-diffusive transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference Microgravity Measurements of Liquid Phase Solute Diffusivities in Tin- and Aluminum-Based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Moreau</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Griesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2003.10.037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (1), pp.249-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:IJOT.0000022338.21866.f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009641v1</w:t>
+                <w:t xml:space="preserve">hal-04009633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Microgravity Measurements of Liquid Phase Solute Diffusivities in Tin- and Aluminum-Based Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Garandet</w:t>
+                <w:t xml:space="preserve">Measurement of solute diffusivities. Part III. From solutal convection dominated transport to quasi-diffusive transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Lehmann</w:t>
+                <w:t xml:space="preserve">R. Bolcato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Griesche</w:t>
+                <w:t xml:space="preserve">R. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25 (1), pp.249-272. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (10-11), pp.2457-2467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:IJOT.0000022338.21866.f9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2003.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009633v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new measurement method of solute diffusivities based on MHD damping of convection in liquid metals and semi-conductors</w:t>
               </w:r>
@@ -6464,77 +6464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of solute diffusivities. Part II. Experimental measurements in a convection-controlled shear cell. Interest of a uniform magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bolcato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6629,90 +6629,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roses are red, violets are blue, and streaming may seed flowers too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6754,90 +6754,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of acoustic streaming jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,77 +6905,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Transport Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kumamoto, Japan</w:t>
@@ -7017,51 +7017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,333 +7123,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale d'un écoulement hélicoïdal entraîné par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ecole d'été thématique AcoustoFluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382267v1</w:t>
+                <w:t xml:space="preserve">hal-05383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un écoulement hélicoïdal entraîné par ultrasons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été thématique AcoustoFluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383626v1</w:t>
+                <w:t xml:space="preserve">hal-05382267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'écoulements 3D entraînés par ultrasons avec une méthode lagrangienne de suivi de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7487,103 +7487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Roll Waves in Mud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
@@ -7612,103 +7612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of viscoplastic fluids down an incline plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Bifurcations and Instabilities in Fluid Dynamics (BIFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
@@ -7737,103 +7737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a generalized Newtonian fluid film flowing down an inclined plane with respect to two-dimensional and three-dimensional disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Séville, Spain</w:t>
@@ -7981,329 +7981,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Long-Wave Instabilities in Shear-Thinning Films on Porous Substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale et théorique d'un écoulement entraîné par des ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics (BIFD 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995369v1</w:t>
+                <w:t xml:space="preserve">hal-02405121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et théorique d'un écoulement entraîné par des ultrasons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of Long-Wave Instabilities in Shear-Thinning Films on Porous Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics (BIFD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405121v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-Thinning Film Flows Over a Permeable or Porous Inclined Plane: Phenomenology of Long Wave Instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Fluids Engineering Division Summer Meeting (FEDSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8328,90 +8328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of stratified coating flow of shear-thinning fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Institute of Technology (IIT) Madras, Dept. of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8462,327 +8462,327 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pothérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322822v1</w:t>
+                <w:t xml:space="preserve">hal-04674347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674347v2</w:t>
+                <w:t xml:space="preserve">hal-05322822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a helical acoustic streaming flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="696AA87D"/>
+    <w:nsid w:val="597F70E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9250,51 +9250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valery-botton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0180-3089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060099933" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2015-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10791" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Medelfef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mokhtari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouarab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159867" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2022.2050844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;many-Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Channouf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2019226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21800" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.123501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ginestar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delisle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108897" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Launay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cariteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.123901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debacque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.04.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Saadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.016312" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Vassilev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.02.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QSG5LQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolcato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2003.10.037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T7NC3BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garandet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griesche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJOT.0000022338.21866.f9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQ8J054D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lehmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bolcato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-8904(01)00105-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K48P7T2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00362-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF371HW1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01331650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valery-botton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0180-3089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060099933" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2015-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10791" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Medelfef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mokhtari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouarab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159867" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2022.2050844" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;many-Dumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Channouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2019226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ginestar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delisle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108897" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21800" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.123501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Launay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cariteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.123901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debacque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.04.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Saadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.016312" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Vassilev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.02.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QSG5LQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garandet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griesche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJOT.0000022338.21866.f9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQ8J054D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolcato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2003.10.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T7NC3BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lehmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bolcato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-8904(01)00105-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K48P7T2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00362-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF371HW1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405121v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01331650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>