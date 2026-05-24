--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -307,1550 +307,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear evolution of viscoplastic film flows down an inclined plane</w:t>
+                <w:t xml:space="preserve">In situ ultrasonic interface tracking for photovoltaic silicon directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
+                <w:t xml:space="preserve">Mickael Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Millet</w:t>
+                <w:t xml:space="preserve">Virginie Brize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00316-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.127362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178039v1</w:t>
+                <w:t xml:space="preserve">cea-04457370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the lattice Boltzmann method to the study of ultrasound propagation and acoustic streaming in three-dimensional cavities: Advantages and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.725-753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00162-023-00676-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear stability of natural convection in a differentially heated shallow cavity submitted to high-frequency horizontal vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamed Medelfef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamed Medelfef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (8), pp.084107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0159867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ultrasonic interface tracking for photovoltaic silicon directional solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">Nonlinear evolution of viscoplastic film flows down an inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Albaric</w:t>
+                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brize</w:t>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 621, pp.127362. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (8), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00316-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04457370v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation study of acoustic waves propagation and streaming using MRT-lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Qu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (6), pp.064501. </w:t>
+              <w:t xml:space="preserve">International Journal for Computational Methods in Engineering Science and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15502287.2022.2050844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693739v1</w:t>
+                <w:t xml:space="preserve">hal-03622040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation study of acoustic waves propagation and streaming using MRT-lattice Boltzmann method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Jami</w:t>
+                <w:t xml:space="preserve">D Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">B Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Computational Methods in Engineering Science and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15502287.2022.2050844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622040v1</w:t>
+                <w:t xml:space="preserve">hal-03692223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
+                <w:t xml:space="preserve">Determination of mass transfer coefficient in flow assisted corrosion of steel in liquid Pb Bi. Rotating cylinder geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Henry</w:t>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alémany-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.105960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.105960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692223v2</w:t>
+                <w:t xml:space="preserve">hal-03603535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mass transfer coefficient in flow assisted corrosion of steel in liquid Pb Bi. Rotating cylinder geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rayleigh–Bénard flow for a Carreau fluid in a parallelepiped cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
+                <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alémany-Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">S. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.105960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 936, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603535v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh–Bénard flow for a Carreau fluid in a parallelepiped cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Botton</w:t>
+                <w:t xml:space="preserve">Jingang Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Hadid</w:t>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 936, pp.A24. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.064501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566691v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary instability of a visco-plastic film down an inclined plane: experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Lattice Boltzmann Model for Acoustic Waves Emitted by a Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mounkaila Noma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Henry</w:t>
+                <w:t xml:space="preserve">Salaheddine Channouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 922, pp.R2. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2019226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434855v1</w:t>
+                <w:t xml:space="preserve">hal-03526362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Lattice Boltzmann Model for Acoustic Waves Emitted by a Source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary instability of a visco-plastic film down an inclined plane: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaheddine Channouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">D. Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 922, pp.R2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2019226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526362v1</w:t>
+                <w:t xml:space="preserve">hal-03434855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming enhanced mass transfer at a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.121090. </w:t>
@@ -1882,888 +1882,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of T91 and pure iron in flowing and static Pb-Bi alloy between 450 °C and 540 °C: experiments, modelling and mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Ginestar</w:t>
+                <w:t xml:space="preserve">Effect of high frequency vibrations on PV silicon purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, pp.125298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234703v1</w:t>
+                <w:t xml:space="preserve">hal-02355863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high frequency vibrations on PV silicon purification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical study of natural convection and acoustic waves using the lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125298⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer - Asian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (6), pp.3779-3796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/htj.21800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355863v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of natural convection and acoustic waves using the lattice Boltzmann method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional effect of high frequency vibration on convection in silicon melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamed Medelfef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer - Asian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/htj.21800⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.123501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923798v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional effect of high frequency vibration on convection in silicon melt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrosion of T91 and pure iron in flowing and static Pb-Bi alloy between 450 °C and 540 °C: experiments, modelling and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (12), </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.108897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.123501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065529v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of long-wave instability in a shear-thinning film flow on a porous substrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical and numerical study on high frequency vibrational convection: Influence of the vibration direction on the flow structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-019-02376-0⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.043605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5090264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100890v1</w:t>
+                <w:t xml:space="preserve">hal-02356325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical study on high frequency vibrational convection: Influence of the vibration direction on the flow structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mechanism of long-wave instability in a shear-thinning film flow on a porous substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (4), pp.043605. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230 (6), pp.2201-2220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5090264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-019-02376-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356325v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D1/2 model for natural convection and solidification in a narrow enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.167-183. </w:t>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pothérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stirring influence on solute segregation during plane front directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,1587 +3059,1587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
+                <w:t xml:space="preserve">Laminar-turbulent transition regimes in the conical Taylor-Couette flow system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Tavernier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fatma Yahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hamnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.02145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714302145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496974v1</w:t>
+                <w:t xml:space="preserve">hal-01724818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Henry</w:t>
+                <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01212315v3</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-turbulent transition regimes in the conical Taylor-Couette flow system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahcene Bouabdallah</w:t>
+                <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Hamnoune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">S. Rhouzlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143, pp.02145. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 475, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714302145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724818v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01212315v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary instability of a shear-thinning film flow down an incline: experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From flying wheel to square flow: Dynamics of a flow driven by acoustic forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.276⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (12), pp.123901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.123901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724826v1</w:t>
+                <w:t xml:space="preserve">hal-02946088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flying wheel to square flow: Dynamics of a flow driven by acoustic forcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cambonie</w:t>
+                <w:t xml:space="preserve">Primary instability of a shear-thinning film flow down an incline: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Moudjed</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (12), pp.123901. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 821, pp.R1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.123901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946088v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-shaped jets driven by an ultrasonic beam reflecting on a wall</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macrosegregations in Sn-3wt%Pb alloy solidification: Experimental and 3D numerical simulation investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.680-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174278v1</w:t>
+                <w:t xml:space="preserve">hal-01367278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrosegregations in Sn-3wt%Pb alloy solidification: Experimental and 3D numerical simulation investigations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y-shaped jets driven by an ultrasonic beam reflecting on a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.120⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01367278v1</w:t>
+                <w:t xml:space="preserve">hal-01174278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field acoustic streaming jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.033011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033011⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062580v2</w:t>
+                <w:t xml:space="preserve">hal-01289061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179579v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289061v1</w:t>
+                <w:t xml:space="preserve">hal-01179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
+                <w:t xml:space="preserve">Near field acoustic streaming jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Usha</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 215, pp.60-69. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.033011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298335v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating acoustic streaming jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (18), pp.184102. </w:t>
@@ -4671,416 +4671,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D1/2 model for low Prandtl number convection in an enclosure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Boussaa</w:t>
+                <w:t xml:space="preserve">Dispositif expérimental pour l'étude d'ondes à la surface de films non-Newtoniens s'écoulant sur un plan incliné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Debacque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Zaidat</w:t>
+                <w:t xml:space="preserve">Bülent Güzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.617-627</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870698v1</w:t>
+                <w:t xml:space="preserve">hal-01725172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour l'étude d'ondes à la surface de films non-Newtoniens s'écoulant sur un plan incliné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+                <w:t xml:space="preserve">Stability of two-layer shear-thinning film flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.043004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725172v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of two-layer shear-thinning film flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">A 2D1/2 model for low Prandtl number convection in an enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (4), pp.043004. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.53-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992095v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the natural and forced convection on solidification of Sn-3wt. %Pb alloy using a benchmark experiment</w:t>
               </w:r>
@@ -5191,103 +5191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities in the Rayleigh-Benard-Eckart problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.016312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5321,90 +5321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of stratified coating flow of shear-thinning fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 166, pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5423,316 +5423,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de l'écoulement à deux couches de films non-newtoniens sur un plan incliné</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wave celerity on a shear-thinning fluid film flowing down an incline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 336, pp.313-319. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.031701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2889140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444987v1</w:t>
+                <w:t xml:space="preserve">hal-00444988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave celerity on a shear-thinning fluid film flowing down an incline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stabilité de l'écoulement à deux couches de films non-newtoniens sur un plan incliné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336, pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2889140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00444988v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of an air pocket immersed in a horizontal water duct flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,90 +5804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of carreau fluid flow down an incline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129, pp.913-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5934,90 +5934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertialess temporal and spatio-temporal stability analysis of the two-layer film flow with density stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (10), pp.104101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6045,298 +6045,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Microgravity Measurements of Liquid Phase Solute Diffusivities in Tin- and Aluminum-Based Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of solute diffusivities. Part III. From solutal convection dominated transport to quasi-diffusive transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garandet</w:t>
+                <w:t xml:space="preserve">P. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">R. Bolcato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lehmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Griesche</w:t>
+                <w:t xml:space="preserve">R. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (10-11), pp.2457-2467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2003.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:IJOT.0000022338.21866.f9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009633v1</w:t>
+                <w:t xml:space="preserve">hal-04009641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of solute diffusivities. Part III. From solutal convection dominated transport to quasi-diffusive transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference Microgravity Measurements of Liquid Phase Solute Diffusivities in Tin- and Aluminum-Based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moreau</w:t>
+                <w:t xml:space="preserve">A. Griesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 47 (10-11), pp.2457-2467. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (1), pp.249-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2003.10.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:IJOT.0000022338.21866.f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009641v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new measurement method of solute diffusivities based on MHD damping of convection in liquid metals and semi-conductors</w:t>
               </w:r>
@@ -6464,77 +6464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of solute diffusivities. Part II. Experimental measurements in a convection-controlled shear cell. Interest of a uniform magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolcato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6629,90 +6629,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roses are red, violets are blue, and streaming may seed flowers too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6754,90 +6754,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of acoustic streaming jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,77 +6905,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Transport Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kumamoto, Japan</w:t>
@@ -6998,208 +6998,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884777v1</w:t>
+                <w:t xml:space="preserve">hal-05382267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'un écoulement hélicoïdal entraîné par ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,238 +7218,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été thématique AcoustoFluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382267v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'écoulements 3D entraînés par ultrasons avec une méthode lagrangienne de suivi de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7487,103 +7487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Roll Waves in Mud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
@@ -7612,103 +7612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of viscoplastic fluids down an incline plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Bifurcations and Instabilities in Fluid Dynamics (BIFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
@@ -7737,103 +7737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a generalized Newtonian fluid film flowing down an inclined plane with respect to two-dimensional and three-dimensional disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Séville, Spain</w:t>
@@ -7875,77 +7875,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of metallic alloys under travelling magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7981,329 +7981,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et théorique d'un écoulement entraîné par des ultrasons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of Long-Wave Instabilities in Shear-Thinning Films on Porous Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics (BIFD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405121v1</w:t>
+                <w:t xml:space="preserve">hal-00995369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Long-Wave Instabilities in Shear-Thinning Films on Porous Substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale et théorique d'un écoulement entraîné par des ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics (BIFD 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995369v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-Thinning Film Flows Over a Permeable or Porous Inclined Plane: Phenomenology of Long Wave Instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Fluids Engineering Division Summer Meeting (FEDSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8328,90 +8328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of stratified coating flow of shear-thinning fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Institute of Technology (IIT) Madras, Dept. of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8462,327 +8462,327 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674347v2</w:t>
+                <w:t xml:space="preserve">hal-05322822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pothérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322822v1</w:t>
+                <w:t xml:space="preserve">hal-04674347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a helical acoustic streaming flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="597F70E6"/>
+    <w:nsid w:val="03038FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9250,51 +9250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valery-botton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0180-3089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060099933" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2015-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10791" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Medelfef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mokhtari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouarab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159867" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2022.2050844" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;many-Dumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Channouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2019226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ginestar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delisle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108897" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21800" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.123501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Launay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cariteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.123901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debacque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.04.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Saadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.016312" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Vassilev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.02.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QSG5LQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garandet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griesche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJOT.0000022338.21866.f9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQ8J054D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolcato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2003.10.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T7NC3BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lehmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bolcato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-8904(01)00105-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K48P7T2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00362-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF371HW1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405121v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01331650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valery-botton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0180-3089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060099933" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2015-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10791" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Medelfef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouarab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159867" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2022.2050844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;many-Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Channouf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2019226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21800" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.123501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ginestar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delisle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108897" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Launay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cariteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.123901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debacque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.04.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Saadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.016312" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Vassilev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.02.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QSG5LQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolcato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2003.10.037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T7NC3BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garandet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griesche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJOT.0000022338.21866.f9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQ8J054D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lehmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bolcato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-8904(01)00105-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K48P7T2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00362-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF371HW1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01331650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>