--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -1693,77 +1693,328 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA LÉGITIMATION DU POLITIQUE : HISTOIRE, MÉMOIRE, POUVOIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Morier-Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9791035321284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Safe and Secure Canada : Politique et enjeux sécuritaires au Canada depuis le 11 septembre 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Haglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Tabuteau; Sandrine Tolazzi. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-90-5201-715-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russie : l’homophobie d’État, élément central de la « guerre des valeurs » contre l’Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1772,308 +2023,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Kossov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://theconversation.com/russie-lhomophobie-detat-element-central-de-la-guerre-des-valeurs-contre-loccident-212396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367839v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-03472126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3213,51 +3213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Taha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18541" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/ethique-et-creation-dans-l-espace-litteraire-slavophone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morier-Genoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/la-legitimation-du-politique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tolazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Haglund" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zyla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445284v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2018.e166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Taha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18541" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/ethique-et-creation-dans-l-espace-litteraire-slavophone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morier-Genoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/la-legitimation-du-politique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tolazzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Haglund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zyla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445284v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2018.e166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>