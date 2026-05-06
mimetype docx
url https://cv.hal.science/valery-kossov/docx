--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -2668,165 +2668,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges soviétiques dans le discours politique russe contemporain</w:t>
+                <w:t xml:space="preserve">Les réformes libérales des années 1990 et leur impact sur le modèle du pouvoir dans la région de Nijni Novgorod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Kossov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue russe</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326237v1</w:t>
+                <w:t xml:space="preserve">hal-01326219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes libérales des années 1990 et leur impact sur le modèle du pouvoir dans la région de Nijni Novgorod</w:t>
+                <w:t xml:space="preserve">Les vestiges soviétiques dans le discours politique russe contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Kossov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+              <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326219v1</w:t>
+                <w:t xml:space="preserve">hal-01326237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue russe à l’épreuve de la crise économique de 2007-2009 : les apports linguistiques au travers de la presse</w:t>
               </w:r>
@@ -3213,51 +3213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Taha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18541" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/ethique-et-creation-dans-l-espace-litteraire-slavophone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morier-Genoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/la-legitimation-du-politique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tolazzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Haglund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zyla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445284v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2018.e166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Taha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18541" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/ethique-et-creation-dans-l-espace-litteraire-slavophone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morier-Genoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/la-legitimation-du-politique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tolazzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Haglund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zyla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445284v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2018.e166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>