--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -795,433 +795,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 3</w:t>
+                <w:t xml:space="preserve">Qaleh Kurd Cave (Qazvin, Iran): Oldest Evidence of Middle Pleistocene Hominin Occupations and a Human Deciduous Tooth in the Iranian Central Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Julien</w:t>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uthumporn Deesri</w:t>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Tong</w:t>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (4), pp.102668. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2024.102668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-024-00180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965261v1</w:t>
+                <w:t xml:space="preserve">mnhn-04584258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qaleh Kurd Cave (Qazvin, Iran): Oldest Evidence of Middle Pleistocene Hominin Occupations and a Human Deciduous Tooth in the Iranian Central Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-024-00180-4⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Environments and Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04584258v1</w:t>
+                <w:t xml:space="preserve">hal-04699099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+                <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uthumporn Deesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Sophady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuduan Zhou</w:t>
+                <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Puaud</w:t>
+                <w:t xml:space="preserve">Haiyan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Environments and Humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.102668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2024.102668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699099v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cladistics with geometric morphometric data: The variability of the calvarium in the genus Homo</w:t>
               </w:r>
@@ -1324,103 +1324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uthumporn Deesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (1), pp.102684. </w:t>
@@ -1452,243 +1452,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental modification techniques in Neolithic and modern Cambodia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Joffre</w:t>
+                <w:t xml:space="preserve">Le poids de l’histoire des Sciences et l’hégémonie occidentale en préhistoire : un rapport d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655058v1</w:t>
+                <w:t xml:space="preserve">hal-03949513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids de l’histoire des Sciences et l’hégémonie occidentale en préhistoire : un rapport d’étape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Dental modification techniques in Neolithic and modern Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (4), pp.103193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949513v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t>
               </w:r>
@@ -1936,295 +1936,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgressing the limits of palaeoenvironmental data for Southeast Asian Pleistocene faunal assemblages: A critical review to go further</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirikanya Chantasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melada Maneechote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102657⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485015v1</w:t>
+                <w:t xml:space="preserve">hal-04145045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Griggo</w:t>
+                <w:t xml:space="preserve">Transgressing the limits of palaeoenvironmental data for Southeast Asian Pleistocene faunal assemblages: A critical review to go further</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnawut Winayalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (4), pp.102657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145045v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing Evolutionary Patterns Behind Homogeneity: the Case of the Palaeolithic Assemblages from Notarchirico (Southern Italy)</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,697 +2576,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Claude</w:t>
+                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auetrakulvit Prasit</w:t>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naksri Wilailuck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.305-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981689v1</w:t>
+                <w:t xml:space="preserve">hal-02469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open-air Paleolithic site of Mirak, northern edge of the Iranian Central Desert (Semnan, Iran): Evidence of repeated human occupations during the late Pleistocene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milad Hashemi</w:t>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
+                <w:t xml:space="preserve">Xavier Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bondetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.101855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02283751v3</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02469290v1</w:t>
+                <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Burdette</w:t>
+                <w:t xml:space="preserve">The open-air Paleolithic site of Mirak, northern edge of the Iranian Central Desert (Semnan, Iran): Evidence of repeated human occupations during the late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.465-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977603v1</w:t>
+                <w:t xml:space="preserve">mnhn-02283751v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pont</w:t>
+                <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Mauran</w:t>
+                <w:t xml:space="preserve">Auetrakulvit Prasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.101855. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.305-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159816v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an outstanding Hoabinhian site from the Late Pleistocene at Doi Pha Kan (Lampang province, northern Thailand)</w:t>
               </w:r>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.1-16. </w:t>
@@ -4010,51 +4010,51 @@
                 <w:t xml:space="preserve">Geochemical identity of pre-Dogon and Dogon populations at Bandiagara (Mali, 11th–20th cent. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Person</w:t>
+                <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4119,512 +4119,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An outlook on prehistoric research in Laos: An inventory and some perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
+                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 416, pp.177-182. </w:t>
+              <w:t xml:space="preserve">, 2016, 416, pp.12-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977574v1</w:t>
+                <w:t xml:space="preserve">hal-02977037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (third part). Considerations on the bifacial phenomenon throughout Eurasia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic analysis of the calvaria of Homo floresiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.11.007⟩</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325860v1</w:t>
+                <w:t xml:space="preserve">hal-01290521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (third part). Considerations on the bifacial phenomenon throughout Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977037v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the calvaria of Homo floresiensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An outlook on prehistoric research in Laos: An inventory and some perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommay Singthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harry Widianto</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290521v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asie du Sud-Est : une préhistoire en cours d’écriture.</w:t>
               </w:r>
@@ -4705,103 +4705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laang Spean cave (Battambang province): A tale of occupation in Cambodia from the Late Upper Pleistocene to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 416, pp.162-176. </w:t>
@@ -4852,64 +4852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the occurrence of Stegodon and Elephas in China and Southeast Asia during the Early Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4969,90 +4969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hoabinhian from Laang Spean Cave in its stratigraphic, chronological, typo-technological and environmental context (Cambodia, Battambang province)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, p. 194-206. </w:t>
@@ -5115,64 +5115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence of old stone tools from the Mekong terraces, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,278 +5230,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Mesolithic burial near the painted rock-shelter of Ban Tha Si (Lampang province, Northern Thailand): Implications for regional mortuary practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The open-air site of Huai Hin (Northwestern Thailand): Chronological perspectives for the Hoabinhian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnawut Winayalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gourgen Davtian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.127-136. </w:t>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.45-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151567v1</w:t>
+                <w:t xml:space="preserve">hal-03143624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open-air site of Huai Hin (Northwestern Thailand): Chronological perspectives for the Hoabinhian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a Mesolithic burial near the painted rock-shelter of Ban Tha Si (Lampang province, Northern Thailand): Implications for regional mortuary practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chinnawut Winayalai</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Métais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gourgen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.45-55. </w:t>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143624v1</w:t>
+                <w:t xml:space="preserve">hal-03151567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ban Don Mun artifacts: A chronological reappraisal of human occupations in the Lampang province of Northern Thailand</w:t>
               </w:r>
@@ -5885,64 +5885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6027,184 +6027,184 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Person</w:t>
+                <w:t xml:space="preserve">I. Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. del Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (8), pp.1784-1797. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 8th-9th century AD iron smelting work- shop near Saphim village, Northwest Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanthaphilith Chiemsisouraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6219,639 +6219,639 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (2), pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité et diversité préhistorique entre Java et Sumatra.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
+                <w:t xml:space="preserve">Solo man in question: Convergent views to split Indonesian Homo erectus in two categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truman Simanjuntak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Dominique Grimaud-Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/arch.2010.4175⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 223-224, pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2010.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225717v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solo man in question: Convergent views to split Indonesian Homo erectus in two categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Unité et diversité préhistorique entre Java et Sumatra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truman Simanjuntak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harry Widianto</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2010.01.018⟩</w:t>
+              <w:t xml:space="preserve">Archipel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80, pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arch.2010.4175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977578v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cave of the Monk (Ban Fa Suai, Chiang Dao wildlife sanctuary, northern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laudet</w:t>
+                <w:t xml:space="preserve">Jeroen Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jack Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 220 (1-2), pp.160-173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.11.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new open air Palaeolithic localities in Central Alborz (Northern Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (4), pp.380-387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements préhistoriques de l'Iran. Premiers résultats du programme paléoanthropologique franco-iranien à Yazd, Damavand et Amol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,1142 +6866,1142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bastanshenasi Daneshga Teheran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (4), pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousterian in central Alborz. Preliminary results of the 2006 field mission of the French and Iranian Palaeoanthropological Program on the Moghanak locality (Damavand, Teheran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beheshti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Reports (The Iranian Center for Archaeological Research, Téhéran)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (1), pp.60-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence humaine au Pléistocène supérieur en Alborz Central (Iran). Premiers résultats de la fouille du site de plein air Garm Roud 2 (Amol, Mazadaran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (3-4), pp.220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moghanak, Otchounak, Garm Roud 2 : nouveaux assemblages paléolithiques dans le Nord de l'Iran. Caractérisations typo-technologiques et attributions chrono-culturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (2), pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Stegodon-Ailuropoda assemblage in a cave of northern Thailand (Ban Fa Suai, Chiang Dao)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoult Seveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoult Seveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Forestier</w:t>
+                <w:t xml:space="preserve">H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (3), pp.255-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (3), pp.225-264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Shoma(Mali), a medieval cemetery in the inner Niger delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gatto</w:t>
+                <w:t xml:space="preserve">H. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.112-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.716⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High occurrence of a basicranial feature in Homo erectus: Anatomical description of the preglenoid tubercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anatomical record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 274B (1), pp.148-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ar.b.10028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological description, biometry and phylogenetic position of the skull of Ngawi 1 (east Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (6), pp.339-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oa.694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The praeglenoidal tubercle of Homo erectus. Phylogenetical implication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTES RENDUS DE L'ACADEMIE DES SCIENCES. SCIENCES DE LA TERRE ET DES PLANETES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 322, pp.997-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tighénif (Ternifine) : description d'un caractère permettant de différencier Homo erectuset Homo sapiens«archaiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 320, pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8011,212 +8011,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the Monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasana Doyasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.41-50, 2008, 978 974 06 4564 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconciliation des modèles &amp;quot;évolution multirégionale&amp;quot; et &amp;quot;sortie d'Afrique'...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'UISPP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2001, Liège, Belgium. 2004</w:t>
+              <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8226,173 +8226,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noppadon Kitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noppadon Kitana</w:t>
+                <w:t xml:space="preserve">Amira Azizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Azizan</w:t>
+                <w:t xml:space="preserve">Samuel Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ginot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sirikorn Sripho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Claude; Noppadon Kitana. CU Press, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8401,414 +8401,414 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société préhistorique française, 29e Congrès préhistorique de France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Coppens</w:t>
+                <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada Ackerman</w:t>
+                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
+                <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Braga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Cohen</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La Ville brûle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.256, 2018, 9782360121038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations Sur l'histoire de l'humanité Préface Yves Coppens. Collection Infinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Coppens</w:t>
+                <w:t xml:space="preserve">A. Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ackerman</w:t>
+                <w:t xml:space="preserve">U. Bellagamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Bellagamba</w:t>
+                <w:t xml:space="preserve">J. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Braga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La ville brûle, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientalismes. De l’archéologie au musée. Mélanges offerts à Jean-François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+                <w:t xml:space="preserve">Ernelle Berlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernelle Berlier</w:t>
+                <w:t xml:space="preserve">Barbara Faticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Faticoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Lefèvre. Brepols, 9, 2012, Indicopleustoi, Jean-François Salles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8818,51 +8818,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past vertebrate biodiversity of Southeast Asia and its relevance to ongoing environmental issues: current limitations and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8908,1450 +8908,1450 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Claude; Nopadon Kitana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CU Press, pp.254-280, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseurs-collecteurs de scoops en Asie du Sud-Est : un retour aux sources antiquaires de la préhistoire ?</w:t>
+                <w:t xml:space="preserve">Le poids de l'histoire des sciences et l'hégémonie occidentale en préhistoire : un rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+              <w:t xml:space="preserve">, Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021388v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids de l'histoire des sciences et l'hégémonie occidentale en préhistoire : un rapport d'étape</w:t>
+                <w:t xml:space="preserve">Chasseurs-collecteurs de scoops en Asie du Sud-Est : un retour aux sources antiquaires de la préhistoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+              <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012570v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fossiles précisent l’histoire paléogéographique de l’Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.52-53, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qaleh Kurd Cave, a Middle Paleolithic Site with evidence of human remains, Avaj, Qazvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iranian Center for Archaeological Research. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran Palaeolithic. Archaeological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (2), pp.22-34, 2021, Iran Palaeolithic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frère</w:t>
+                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Late Paleolithic animal bone assemblages. A new perception of méat supply stratégies for Early Holocene Mainland South-east Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+                <w:t xml:space="preserve">A. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Heng Sophady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Zeitoun</w:t>
+                <w:t xml:space="preserve">H. Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
+              <w:t xml:space="preserve">N.H. Tan (ed.) Advancing Southeast Asian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUS Press, pp.100-108, 320-323, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469185v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan, a new lithic assemblage in the Hoabinhian chrono-cultural context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Zeitoun</w:t>
+                <w:t xml:space="preserve">Un hasard sans gène. Commentaire de La Mal-Mesure de l’Homme de Stephen Jay Gould (1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N.H. Tan (ed.). Advancing Southeast Asian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUS Press, p. 91-99, 316-319, 2018</w:t>
+              <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville brûle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.134-141, 2018, Infinie, 978-2-36012-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02269985v1</w:t>
+                <w:t xml:space="preserve">hal-02977583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un hasard sans gène. Commentaire de La Mal-Mesure de l’Homme de Stephen Jay Gould (1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+                <w:t xml:space="preserve">Doi Pha Kan, a new lithic assemblage in the Hoabinhian chrono-cultural context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Celiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.134-141, 2018, Infinie, 978-2-36012-103-8</w:t>
+              <w:t xml:space="preserve">N.H. Tan (ed.). Advancing Southeast Asian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUS Press, p. 91-99, 316-319, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977583v1</w:t>
+                <w:t xml:space="preserve">halshs-02269985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Late Paleolithic animal bone assemblages. A new perception of méat supply stratégies for Early Holocene Mainland South-east Asia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Frère</w:t>
+                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auetrakulvit</w:t>
+                <w:t xml:space="preserve">H. Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noel Hidalgo Tan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N.H. Tan (ed.) Advancing Southeast Asian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUS Press, pp.100-108, 320-323, 2018</w:t>
+              <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892192v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9 - Garm Roud 2 : une halte de chasse au Paléolithique supérieur en Alborz central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Garm Roud: context and discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Auguste</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Archéo-éditions.com/IFRI. </w:t>
+                <w:t xml:space="preserve">A. Asgari−khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions IFRI &amp; @rchéo-éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berillon G. et Asgari Khaneghah A. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-93, 2016</w:t>
+              <w:t xml:space="preserve">Berillon et al. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-25, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977686v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garm Roud: context and discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 9 - Garm Roud 2 : une halte de chasse au Paléolithique supérieur en Alborz central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berillon</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Editions IFRI &amp; @rchéo-éditions. </w:t>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéo-éditions.com/IFRI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berillon et al. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-25, 2016</w:t>
+              <w:t xml:space="preserve">Berillon G. et Asgari Khaneghah A. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-93, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977694v1</w:t>
+                <w:t xml:space="preserve">hal-02977686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doi Pha Kan, Lampang province, north of Thailand: a new lithic assemblage in the Hoabinhian chrono-cultural context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd SEAMEO SPAFA International Conference on South East Asian Archaeology, Amari Watergate Hotel, Bangkok 30 may – 2 juin 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives troglodytiques dans le nord de la Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gabaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supaporn Nakbunlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalismes. De l’archéologie au musée. 2012. Mélanges offerts à Jean-François Jarrige, sous la directionde Vincent Lefèvre. Turnhout : Brepols Publishers ISBN : 978-2-503-54444-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene Prehistory in Central Alborz: Preliminary results of the French and Iranian Palaeoanthropological Programme 2006 on the excavation of Garm Roud 2 (Amol, Mazandaran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10361,180 +10361,180 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Otte M., Biglari F., Jaubert J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran Palaeolithic - Le Paléolithique d'Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford, Archeopress, pp.101-108, 2009, BAR International Series, 1968, 978-1407305011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Néolithiques des marges saharo-sahéliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Albaret</w:t>
+                <w:t xml:space="preserve">Anestel Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anestel Finck</w:t>
+                <w:t xml:space="preserve">Laurence Garenne-Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. Ministère des affaires étrangères. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies, vingt ans de recherches françaises dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose / ADPF / ERC, pp.317-320, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00154298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10544,1624 +10544,1732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hominidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’humain. Piette A., Salanskis J.-M., Raulin A., Rivoal I.(Eds) Presses universitaires de Paris Nanterre. ISBN 978-2-84016-310-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladistics with geometric morphometric data: comparison with phylogenies inferred from morphological data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+                <w:t xml:space="preserve">From Southeast Asia to South America: Intertropical Comparisons Through 3D Lithic Technology &amp; Anthropological Reflections on a Unifacial Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLI Annual Meeting of the Willi Hennig Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Willi Hennig Society, Jul 2024, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">Session Tropical technologies: global patterns of material culture analogy and homology, Theme 7 Archaeologies of the Tropics, 10th World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769321v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la Cladistique aux données de morphométrie géométrique. Application aux genres Pongo, Gorilla, Pan et Homo</w:t>
+                <w:t xml:space="preserve">Cladistics with geometric morphometric data: comparison with phylogenies inferred from morphological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1848èmes Journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XLI Annual Meeting of the Willi Hennig Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Willi Hennig Society, Jul 2024, Mexico City, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306201v1</w:t>
+                <w:t xml:space="preserve">hal-04769321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point of view on bioanthropology: In Honor to Professor Asghar Asgari Khaneghah</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+                <w:t xml:space="preserve">Application de la Cladistique aux données de morphométrie géométrique. Application aux genres Pongo, Gorilla, Pan et Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium in Honor to Professor Asghar Asgari Khaneghah</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1848èmes Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2023, Paris, France. 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.11429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058735v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The funeral cave of Laang Spean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
+                <w:t xml:space="preserve">A point of view on bioanthropology: In Honor to Professor Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMEO SPAFA International Conference on Southeast Asian Archaeology and Fine Arts, 13-17 December 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium in Honor to Professor Asghar Asgari Khaneghah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tehran, May 2022, Téhéran (Iran), Iran</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814404v1</w:t>
+                <w:t xml:space="preserve">hal-04058735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Based Bioanthropology: Palaeoanthropology, An Overview Of The French Contribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+                <w:t xml:space="preserve">The funeral cave of Laang Spean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophady Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in Bioanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEAMEO SPAFA International Conference on Southeast Asian Archaeology and Fine Arts, 13-17 December 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26721/spafa.pqcnu8815a-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058746v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the first campaign of excavation at Qaleh Kurd, Avaj, Province of Qazvin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Field Based Bioanthropology: Palaeoanthropology, An Overview Of The French Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Annual Meeting of Archaeology in Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR, Mar 2020, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">Workshop in Bioanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tehran, Feb 2021, Tehran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058432v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second and Third Seasons of Excavation at the Paleolithic Open-Air Site of Mirak, Semnan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Results of the first campaign of excavation at Qaleh Kurd, Avaj, Province of Qazvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Annual Meeting of Archaeology in Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR, Mar 2019, Téheran, France</w:t>
+              <w:t xml:space="preserve">2020 Annual Meeting of Archaeology in Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, Mar 2020, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058429v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pau Hen Sophady</w:t>
+                <w:t xml:space="preserve">Second and Third Seasons of Excavation at the Paleolithic Open-Air Site of Mirak, Semnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2019 Annual Meeting of Archaeology in Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, Mar 2019, Téheran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897839v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan, Ban Tha Si (Thailand) and Laang Spean (Cambodia) Hoabinhian animal bone assemblages. A new lighting on meat supply strategies for early Holocene mainland Southeast-Asia.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Hen Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd SEAMEO SPAFA International Conference on South East Asian Archaeology, Amari Watergate Hote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bangkok, Taiwan</w:t>
+              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029185v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Palaeolithic open-air site of Mirak (Semnan Province, IRAN): Sedimentary environments, climate record and age.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doi Pha Kan, Ban Tha Si (Thailand) and Laang Spean (Cambodia) Hoabinhian animal bone assemblages. A new lighting on meat supply strategies for early Holocene mainland Southeast-Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 2nd SEAMEO SPAFA International Conference on South East Asian Archaeology, Amari Watergate Hote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bangkok, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911981v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy and paleoecological significance of the Ailuropoda-Stegodon complex of Ban Fa Suai (Northern Thailand).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Jack Rink</w:t>
+                <w:t xml:space="preserve">The Middle Palaeolithic open-air site of Mirak (Semnan Province, IRAN): Sedimentary environments, climate record and age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.51-57</w:t>
+              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423522v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomy and paleoecological significance of the Ailuropoda-Stegodon complex of Ban Fa Suai (Northern Thailand).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laudet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeroen Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jack Rink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423519v1</w:t>
+                <w:t xml:space="preserve">halshs-00423522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoult Seveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasana Doyasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.41-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discovery of new old material in the basaltic region of Lampang (Northern Thailand) : a techno-functional interpretation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12171,379 +12279,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships of Australopithecus, Paranthropus, and Homo using integrated traditional morphological data and 3D geometric morphometric data</w:t>
+                <w:t xml:space="preserve">Testing the phylogeny of the genus Homo: cladistics, morphology and geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. 37 ((s)), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133pk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440906v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the phylogeny of the genus Homo: cladistics, morphology and geometric morphometrics</w:t>
+                <w:t xml:space="preserve">Phylogenetic relationships of Australopithecus, Paranthropus, and Homo using integrated traditional morphological data and 3D geometric morphometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440877v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pétrographique et physico-chimique de deux corpus de céramiques asiatiques (Laang Spean, Cambodge / Est Kalimantan, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forestier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12553,104 +12661,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview en direct de Mathieu Vidard, émission radiophonique &amp;quot;La terre au carré&amp;quot; du lundi 3 janvier 2022, France Inter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12660,1141 +12768,1141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP. Rapport annuel 2023. Fouilles et analyses à Qaleh Kurd (Qazvin, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2023, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP. Rapport annuel 2022. Fouilles et analyses à Qaleh Kurd (Qazvin, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kurd (Qazvin, Iran) et Mirak (Semnan, Iran). Bilan du Quadriennal 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares - Université de Téhéran. 2021, 85 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kurd (Qazvin, Iran), Mirak (Semnan, Iran). Bilan des analyses réalisées en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modarres. 2020, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kord (Qazvin, Iran), Analyses et deuxième campagne de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares. 2019, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Mirak 8 (Semnan), mission d’étude / Qaleh Kord (Qazvin), première campagne de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares. 2018, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - 11ème Campagne, Fouille du site Mirak 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares - Université de Téhéran. 2017, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - 10ème Campagne, Fouille du site Mirak 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - Université Tarbiat Modares - Université de Téhéran. 2016, 38 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13941,51 +14049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05516314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon-Maciejewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthumporn Deesri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102684" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Saint-Aubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Saint-Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Joffre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103193" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Maurer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09558-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Codeluppi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.102996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawalit Khaokhiew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Oudone Latsachack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sommay Singthong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Imdirakphol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Person" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01290521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celiberti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mourer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgen Davtian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;tais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalpilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Lorvankhamd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.11.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216774109" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N580N5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Maurer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrientos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Carmen Ruiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ408D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arch.2010.4175" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.01.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rougier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTK61KDV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.b.10028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315103v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307724v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Kitana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Azizan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ackerman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bellagamba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980575v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269985v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auetrakulvit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sophady" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011104v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Nakbunlung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Albaret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestel Finck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garenne-Marot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977592v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11429" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophady Heng" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.pqcnu8815a-14" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029185v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660318v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05516314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon-Maciejewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthumporn Deesri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102668" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102684" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Saint-Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Saint-Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Joffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Maurer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09558-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Codeluppi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.102996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawalit Khaokhiew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Oudone Latsachack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sommay Singthong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Imdirakphol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01290521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celiberti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mourer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;tais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgen Davtian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalpilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Lorvankhamd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.11.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216774109" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N580N5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Maurer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrientos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Carmen Ruiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ408D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977578v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.01.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arch.2010.4175" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rougier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.716" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTK61KDV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.b.10028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.694" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307724v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Kitana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Azizan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ackerman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bellagamba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021388v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892192v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auetrakulvit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sophady" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011104v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Nakbunlung" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154298v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Albaret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestel Finck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garenne-Marot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769321v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11429" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814404v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophady Heng" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.pqcnu8815a-14" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029185v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440906v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926167v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>