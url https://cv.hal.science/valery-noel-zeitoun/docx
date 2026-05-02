--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -544,416 +544,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric morphometric data in cladistics: comparison with phylogenies inferred from morphological data</w:t>
+                <w:t xml:space="preserve">Cultural change between 40-50 ka in southern China : Implications for modern human dispersals in Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
+                <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Manzi</w:t>
+                <w:t xml:space="preserve">Xiangxi Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Zixuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruxi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASs. Journal of anthropological sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4436/jass10307⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (4), pp.103406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440915v1</w:t>
+                <w:t xml:space="preserve">hal-05284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural change between 40-50 ka in southern China : Implications for modern human dispersals in Eurasia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric morphometric data in cladistics: comparison with phylogenies inferred from morphological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangxi Lan</w:t>
+                <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixuan Shen</w:t>
+                <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxi Yang</w:t>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (4), pp.103406. </w:t>
+              <w:t xml:space="preserve">JASs. Journal of anthropological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.73-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4436/jass10307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284594v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qaleh Kurd Cave (Qazvin, Iran): Oldest Evidence of Middle Pleistocene Hominin Occupations and a Human Deciduous Tooth in the Iranian Central Plateau</w:t>
+                <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+                <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+                <w:t xml:space="preserve">Uthumporn Deesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+                <w:t xml:space="preserve">Haiyan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.102668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41982-024-00180-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2024.102668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04584258v1</w:t>
+                <w:t xml:space="preserve">hal-04965261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t>
               </w:r>
@@ -978,51 +974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1067,230 +1063,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 3</w:t>
+                <w:t xml:space="preserve">Qaleh Kurd Cave (Qazvin, Iran): Oldest Evidence of Middle Pleistocene Hominin Occupations and a Human Deciduous Tooth in the Iranian Central Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Julien</w:t>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uthumporn Deesri</w:t>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Tong</w:t>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (4), pp.102668. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2024.102668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-024-00180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965261v1</w:t>
+                <w:t xml:space="preserve">mnhn-04584258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cladistics with geometric morphometric data: The variability of the calvarium in the genus Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1324,103 +1324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uthumporn Deesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (1), pp.102684. </w:t>
@@ -1452,243 +1452,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids de l’histoire des Sciences et l’hégémonie occidentale en préhistoire : un rapport d’étape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Dental modification techniques in Neolithic and modern Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (4), pp.103193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949513v1</w:t>
+                <w:t xml:space="preserve">hal-04655058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental modification techniques in Neolithic and modern Cambodia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Joffre</w:t>
+                <w:t xml:space="preserve">Le poids de l’histoire des Sciences et l’hégémonie occidentale en préhistoire : un rapport d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655058v1</w:t>
+                <w:t xml:space="preserve">hal-03949513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifactorial approach to describe early diagenesis of bones: The case study of the Merovingian cemetery of Saint-Linaire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,295 +1936,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Griggo</w:t>
+                <w:t xml:space="preserve">Transgressing the limits of palaeoenvironmental data for Southeast Asian Pleistocene faunal assemblages: A critical review to go further</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnawut Winayalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (4), pp.102657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145045v1</w:t>
+                <w:t xml:space="preserve">hal-04485015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgressing the limits of palaeoenvironmental data for Southeast Asian Pleistocene faunal assemblages: A critical review to go further</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirikanya Chantasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melada Maneechote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109 (4), pp.102657. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485015v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing Evolutionary Patterns Behind Homogeneity: the Case of the Palaeolithic Assemblages from Notarchirico (Southern Italy)</w:t>
               </w:r>
@@ -2236,51 +2236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2327,51 +2327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first lithic industry of mainland Southeast Asia: Evidence of the earliest hominin in a tropical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoabinhian variability in Mainland Southeast Asia revisited: The lithic assemblage of Moh Khiew Cave, Southwestern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,727 +2576,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auetrakulvit Prasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469290v1</w:t>
+                <w:t xml:space="preserve">hal-02981689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The open-air Paleolithic site of Mirak, northern edge of the Iranian Central Desert (Semnan, Iran): Evidence of repeated human occupations during the late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+                <w:t xml:space="preserve">Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gallet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Mauran</w:t>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.465-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159816v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02283751v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenoble Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Burdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open-air Paleolithic site of Mirak, northern edge of the Iranian Central Desert (Semnan, Iran): Evidence of repeated human occupations during the late Pleistocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
+                <w:t xml:space="preserve">Claude Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02283751v3</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Claude</w:t>
+                <w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bondetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auetrakulvit Prasit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Guilhem Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.305-315. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.101855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981689v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an outstanding Hoabinhian site from the Late Pleistocene at Doi Pha Kan (Lampang province, northern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.1-16. </w:t>
@@ -3386,51 +3386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a new open-air Hoabinhian site in Luang Prabang province (Lao PDR). Dating and technological study of the lithic assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4119,797 +4119,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+                <w:t xml:space="preserve">An outlook on prehistoric research in Laos: An inventory and some perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommay Singthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 416, pp.12-26. </w:t>
+              <w:t xml:space="preserve">, 2016, 416, pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977037v1</w:t>
+                <w:t xml:space="preserve">hal-02977574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the calvaria of Homo floresiensis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (third part). Considerations on the bifacial phenomenon throughout Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.12.002⟩</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290521v1</w:t>
+                <w:t xml:space="preserve">hal-01325860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (third part). Considerations on the bifacial phenomenon throughout Eurasia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325860v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An outlook on prehistoric research in Laos: An inventory and some perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analysis of the calvaria of Homo floresiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 416, pp.177-182. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977574v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Asie du Sud-Est : une préhistoire en cours d’écriture.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laang Spean cave (Battambang province): A tale of occupation in Cambodia from the Late Upper Pleistocene to Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.162-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022758v1</w:t>
+                <w:t xml:space="preserve">hal-03039607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laang Spean cave (Battambang province): A tale of occupation in Cambodia from the Late Upper Pleistocene to Holocene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Asie du Sud-Est : une préhistoire en cours d’écriture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Celiberti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Archéologie tropicale, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039607v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the occurrence of Stegodon and Elephas in China and Southeast Asia during the Early Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, p. 194-206. </w:t>
@@ -5200,696 +5200,708 @@
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (2), pp.109--120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open-air site of Huai Hin (Northwestern Thailand): Chronological perspectives for the Hoabinhian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a Mesolithic burial near the painted rock-shelter of Ban Tha Si (Lampang province, Northern Thailand): Implications for regional mortuary practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourgen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.45-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143624v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Mesolithic burial near the painted rock-shelter of Ban Tha Si (Lampang province, Northern Thailand): Implications for regional mortuary practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The open-air site of Huai Hin (Northwestern Thailand): Chronological perspectives for the Hoabinhian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnawut Winayalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.127-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151567v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ban Don Mun artifacts: A chronological reappraisal of human occupations in the Lampang province of Northern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (1), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-millennial occupation in northwestern Laos: Preliminary results of excavations at the Ngeubhinh Mouxeu rock-shelter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Irreconcilable differences between stratigraphy and direct dating cast doubts upon the status of Tam Pa Ling fossil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (51), pp.E3523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1216774109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977577v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreconcilable differences between stratigraphy and direct dating cast doubts upon the status of Tam Pa Ling fossil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-millennial occupation in northwestern Laos: Preliminary results of excavations at the Ngeubhinh Mouxeu rock-shelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantalpilith Chiemsisouraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mien Lorvankhamd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1216774109⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.305 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977027v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dating of a Neolithic burial in the Laang Spean cave (Battambang Province, Cambodia): First regional chrono-cultural implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5934,2074 +5946,2074 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (7), pp.529-537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-skeletal variability in trace elemental content of Precolumbian Chupicuaro human bones: the record of post-mortem alteration and a tool for palaeodietary reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. del Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (8), pp.1784-1797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2011.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 8th-9th century AD iron smelting work- shop near Saphim village, Northwest Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanthaphilith Chiemsisouraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (2), pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solo man in question: Convergent views to split Indonesian Homo erectus in two categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Unité et diversité préhistorique entre Java et Sumatra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truman Simanjuntak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harry Widianto</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2010.01.018⟩</w:t>
+              <w:t xml:space="preserve">Archipel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80, pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arch.2010.4175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977578v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité et diversité préhistorique entre Java et Sumatra.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Solo man in question: Convergent views to split Indonesian Homo erectus in two categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/arch.2010.4175⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 223-224, pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2010.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225717v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cave of the Monk (Ban Fa Suai, Chiang Dao wildlife sanctuary, northern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jack Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 220 (1-2), pp.160-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new open air Palaeolithic localities in Central Alborz (Northern Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (4), pp.380-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements préhistoriques de l'Iran. Premiers résultats du programme paléoanthropologique franco-iranien à Yazd, Damavand et Amol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bastanshenasi Daneshga Teheran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (4), pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousterian in central Alborz. Preliminary results of the 2006 field mission of the French and Iranian Palaeoanthropological Program on the Moghanak locality (Damavand, Teheran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beheshti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Reports (The Iranian Center for Archaeological Research, Téhéran)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (1), pp.60-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence humaine au Pléistocène supérieur en Alborz Central (Iran). Premiers résultats de la fouille du site de plein air Garm Roud 2 (Amol, Mazadaran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (3-4), pp.220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moghanak, Otchounak, Garm Roud 2 : nouveaux assemblages paléolithiques dans le Nord de l'Iran. Caractérisations typo-technologiques et attributions chrono-culturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (2), pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Stegodon-Ailuropoda assemblage in a cave of northern Thailand (Ban Fa Suai, Chiang Dao)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (3), pp.255-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (3), pp.225-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Shoma(Mali), a medieval cemetery in the inner Niger delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.112-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oa.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High occurrence of a basicranial feature in Homo erectus: Anatomical description of the preglenoid tubercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anatomical record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 274B (1), pp.148-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ar.b.10028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological description, biometry and phylogenetic position of the skull of Ngawi 1 (east Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (6), pp.339-351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The praeglenoidal tubercle of Homo erectus. Phylogenetical implication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTES RENDUS DE L'ACADEMIE DES SCIENCES. SCIENCES DE LA TERRE ET DES PLANETES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 322, pp.997-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tighénif (Ternifine) : description d'un caractère permettant de différencier Homo erectuset Homo sapiens«archaiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 320, pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8011,212 +8023,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the Monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasana Doyasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.41-50, 2008, 978 974 06 4564 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconciliation des modèles &amp;quot;évolution multirégionale&amp;quot; et &amp;quot;sortie d'Afrique'...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'UISPP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8226,589 +8238,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noppadon Kitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Azizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirikorn Sripho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Claude; Noppadon Kitana. CU Press, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société préhistorique française, 29e Congrès préhistorique de France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville brûle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.256, 2018, 9782360121038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations Sur l'histoire de l'humanité Préface Yves Coppens. Collection Infinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La ville brûle, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientalismes. De l’archéologie au musée. Mélanges offerts à Jean-François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernelle Berlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Faticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Lefèvre. Brepols, 9, 2012, Indicopleustoi, Jean-François Salles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8818,51 +8830,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past vertebrate biodiversity of Southeast Asia and its relevance to ongoing environmental issues: current limitations and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8871,797 +8883,801 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Claude; Nopadon Kitana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CU Press, pp.254-280, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids de l'histoire des sciences et l'hégémonie occidentale en préhistoire : un rapport d'étape</w:t>
+                <w:t xml:space="preserve">Chasseurs-collecteurs de scoops en Asie du Sud-Est : un retour aux sources antiquaires de la préhistoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04012570v1</w:t>
+                <w:t xml:space="preserve">hal-04021388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseurs-collecteurs de scoops en Asie du Sud-Est : un retour aux sources antiquaires de la préhistoire ?</w:t>
+                <w:t xml:space="preserve">Le poids de l'histoire des sciences et l'hégémonie occidentale en préhistoire : un rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04021388v1</w:t>
+                <w:t xml:space="preserve">hal-04012570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fossiles précisent l’histoire paléogéographique de l’Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.52-53, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qaleh Kurd Cave, a Middle Paleolithic Site with evidence of human remains, Avaj, Qazvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iranian Center for Archaeological Research. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran Palaeolithic. Archaeological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (2), pp.22-34, 2021, Iran Palaeolithic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Late Paleolithic animal bone assemblages. A new perception of méat supply stratégies for Early Holocene Mainland South-east Asia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Forestier</w:t>
+                <w:t xml:space="preserve">Un hasard sans gène. Commentaire de La Mal-Mesure de l’Homme de Stephen Jay Gould (1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N.H. Tan (ed.) Advancing Southeast Asian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUS Press, pp.100-108, 320-323, 2018</w:t>
+              <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville brûle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.134-141, 2018, Infinie, 978-2-36012-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892192v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un hasard sans gène. Commentaire de La Mal-Mesure de l’Homme de Stephen Jay Gould (1997)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noel Hidalgo Tan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.134-141, 2018, Infinie, 978-2-36012-103-8</w:t>
+              <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977583v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doi Pha Kan, a new lithic assemblage in the Hoabinhian chrono-cultural context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Celiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Celiberti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N.H. Tan (ed.). Advancing Southeast Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUS Press, p. 91-99, 316-319, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9672,869 +9688,865 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02269985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Late Paleolithic animal bone assemblages. A new perception of méat supply stratégies for Early Holocene Mainland South-east Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Heng Sophady</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
+              <w:t xml:space="preserve">N.H. Tan (ed.) Advancing Southeast Asian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUS Press, pp.100-108, 320-323, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469185v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garm Roud: context and discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari−khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions IFRI &amp; @rchéo-éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berillon et al. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-25, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9 - Garm Roud 2 : une halte de chasse au Paléolithique supérieur en Alborz central</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doi Pha Kan, Lampang province, north of Thailand: a new lithic assemblage in the Hoabinhian chrono-cultural context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Celiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berillon G. et Asgari Khaneghah A. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-93, 2016</w:t>
+              <w:t xml:space="preserve">The 2nd SEAMEO SPAFA International Conference on South East Asian Archaeology, Amari Watergate Hotel, Bangkok 30 may – 2 juin 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977686v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan, Lampang province, north of Thailand: a new lithic assemblage in the Hoabinhian chrono-cultural context.</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 9 - Garm Roud 2 : une halte de chasse au Paléolithique supérieur en Alborz central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéo-éditions.com/IFRI. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd SEAMEO SPAFA International Conference on South East Asian Archaeology, Amari Watergate Hotel, Bangkok 30 may – 2 juin 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Berillon G. et Asgari Khaneghah A. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-93, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011104v1</w:t>
+                <w:t xml:space="preserve">hal-02977686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives troglodytiques dans le nord de la Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supaporn Nakbunlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalismes. De l’archéologie au musée. 2012. Mélanges offerts à Jean-François Jarrige, sous la directionde Vincent Lefèvre. Turnhout : Brepols Publishers ISBN : 978-2-503-54444-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene Prehistory in Central Alborz: Preliminary results of the French and Iranian Palaeoanthropological Programme 2006 on the excavation of Garm Roud 2 (Amol, Mazandaran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Otte M., Biglari F., Jaubert J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran Palaeolithic - Le Paléolithique d'Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford, Archeopress, pp.101-108, 2009, BAR International Series, 1968, 978-1407305011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Néolithiques des marges saharo-sahéliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestel Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garenne-Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. Ministère des affaires étrangères. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies, vingt ans de recherches françaises dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose / ADPF / ERC, pp.317-320, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00154298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10544,98 +10556,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hominidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’humain. Piette A., Salanskis J.-M., Raulin A., Rivoal I.(Eds) Presses universitaires de Paris Nanterre. ISBN 978-2-84016-310-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10645,1631 +10657,1631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Southeast Asia to South America: Intertropical Comparisons Through 3D Lithic Technology &amp; Anthropological Reflections on a Unifacial Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina González-Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session Tropical technologies: global patterns of material culture analogy and homology, Theme 7 Archaeologies of the Tropics, 10th World Archaeological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cladistics with geometric morphometric data: comparison with phylogenies inferred from morphological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLI Annual Meeting of the Willi Hennig Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Willi Hennig Society, Jul 2024, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Cladistique aux données de morphométrie géométrique. Application aux genres Pongo, Gorilla, Pan et Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1848èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2023, Paris, France. 2 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.11429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A point of view on bioanthropology: In Honor to Professor Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in Honor to Professor Asghar Asgari Khaneghah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tehran, May 2022, Téhéran (Iran), Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The funeral cave of Laang Spean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophady Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEAMEO SPAFA International Conference on Southeast Asian Archaeology and Fine Arts, 13-17 December 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bangkok, Thailand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26721/spafa.pqcnu8815a-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Based Bioanthropology: Palaeoanthropology, An Overview Of The French Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop in Bioanthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tehran, Feb 2021, Tehran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the first campaign of excavation at Qaleh Kurd, Avaj, Province of Qazvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Annual Meeting of Archaeology in Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Mar 2020, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second and Third Seasons of Excavation at the Paleolithic Open-Air Site of Mirak, Semnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Annual Meeting of Archaeology in Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Mar 2019, Téheran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Hen Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doi Pha Kan, Ban Tha Si (Thailand) and Laang Spean (Cambodia) Hoabinhian animal bone assemblages. A new lighting on meat supply strategies for early Holocene mainland Southeast-Asia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd SEAMEO SPAFA International Conference on South East Asian Archaeology, Amari Watergate Hote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bangkok, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Palaeolithic open-air site of Mirak (Semnan Province, IRAN): Sedimentary environments, climate record and age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomy and paleoecological significance of the Ailuropoda-Stegodon complex of Ban Fa Suai (Northern Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jack Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasana Doyasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new old material in the basaltic region of Lampang (Northern Thailand) : a techno-functional interpretation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12279,379 +12291,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the phylogeny of the genus Homo: cladistics, morphology and geometric morphometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships of Australopithecus, Paranthropus, and Homo using integrated traditional morphological data and 3D geometric morphometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133pk⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05440877v1</w:t>
+                <w:t xml:space="preserve">hal-05440906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships of Australopithecus, Paranthropus, and Homo using integrated traditional morphological data and 3D geometric morphometric data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Testing the phylogeny of the genus Homo: cladistics, morphology and geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. 37 ((s)), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133pk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440906v1</w:t>
+                <w:t xml:space="preserve">hal-05440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pétrographique et physico-chimique de deux corpus de céramiques asiatiques (Laang Spean, Cambodge / Est Kalimantan, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forestier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12661,104 +12673,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview en direct de Mathieu Vidard, émission radiophonique &amp;quot;La terre au carré&amp;quot; du lundi 3 janvier 2022, France Inter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12768,1141 +12780,1141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP. Rapport annuel 2023. Fouilles et analyses à Qaleh Kurd (Qazvin, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2023, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP. Rapport annuel 2022. Fouilles et analyses à Qaleh Kurd (Qazvin, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kurd (Qazvin, Iran) et Mirak (Semnan, Iran). Bilan du Quadriennal 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares - Université de Téhéran. 2021, 85 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kurd (Qazvin, Iran), Mirak (Semnan, Iran). Bilan des analyses réalisées en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modarres. 2020, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kord (Qazvin, Iran), Analyses et deuxième campagne de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares. 2019, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Mirak 8 (Semnan), mission d’étude / Qaleh Kord (Qazvin), première campagne de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares. 2018, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - 11ème Campagne, Fouille du site Mirak 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares - Université de Téhéran. 2017, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - 10ème Campagne, Fouille du site Mirak 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - Université Tarbiat Modares - Université de Téhéran. 2016, 38 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14049,51 +14061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05516314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon-Maciejewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthumporn Deesri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102668" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102684" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Saint-Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Saint-Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Joffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Maurer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09558-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Codeluppi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.102996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawalit Khaokhiew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Oudone Latsachack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sommay Singthong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Imdirakphol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01290521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celiberti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mourer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;tais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgen Davtian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalpilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Lorvankhamd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.11.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216774109" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N580N5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Maurer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrientos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Carmen Ruiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ408D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977578v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.01.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arch.2010.4175" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rougier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.716" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTK61KDV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.b.10028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.694" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307724v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Kitana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Azizan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ackerman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bellagamba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021388v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892192v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auetrakulvit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sophady" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011104v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Nakbunlung" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154298v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Albaret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestel Finck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garenne-Marot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769321v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11429" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814404v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophady Heng" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.pqcnu8815a-14" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029185v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440906v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926167v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05516314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon-Maciejewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthumporn Deesri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102684" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Saint-Aubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Saint-Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Joffre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103193" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Maurer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09558-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Codeluppi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.102996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawalit Khaokhiew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Oudone Latsachack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sommay Singthong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Imdirakphol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01290521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celiberti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mourer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQB5FWZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgen Davtian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;tais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216774109" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalpilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Lorvankhamd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.11.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153983v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N580N5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Maurer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrientos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Carmen Ruiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ408D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arch.2010.4175" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.01.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rougier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTK61KDV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.b.10028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315103v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307724v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Kitana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Azizan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ackerman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bellagamba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980575v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977583v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auetrakulvit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sophady" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011104v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Nakbunlung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Albaret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestel Finck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garenne-Marot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977592v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769321v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306201v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11429" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814404v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophady Heng" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.pqcnu8815a-14" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440906v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660318v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926167v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>