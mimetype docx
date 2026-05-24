--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -795,161 +795,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 3</w:t>
+                <w:t xml:space="preserve">Qaleh Kurd Cave (Qazvin, Iran): Oldest Evidence of Middle Pleistocene Hominin Occupations and a Human Deciduous Tooth in the Iranian Central Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Julien</w:t>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uthumporn Deesri</w:t>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Tong</w:t>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (4), pp.102668. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2024.102668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-024-00180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965261v1</w:t>
+                <w:t xml:space="preserve">mnhn-04584258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t>
               </w:r>
@@ -1063,165 +1067,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qaleh Kurd Cave (Qazvin, Iran): Oldest Evidence of Middle Pleistocene Hominin Occupations and a Human Deciduous Tooth in the Iranian Central Plateau</w:t>
+                <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+                <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+                <w:t xml:space="preserve">Uthumporn Deesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+                <w:t xml:space="preserve">Haiyan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.102668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41982-024-00180-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2024.102668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04584258v1</w:t>
+                <w:t xml:space="preserve">hal-04965261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cladistics with geometric morphometric data: The variability of the calvarium in the genus Homo</w:t>
               </w:r>
@@ -1324,103 +1324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: Palaeobiodiversity of South East Asia, issue 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uthumporn Deesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantapon Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (1), pp.102684. </w:t>
@@ -1452,243 +1452,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental modification techniques in Neolithic and modern Cambodia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Joffre</w:t>
+                <w:t xml:space="preserve">Le poids de l’histoire des Sciences et l’hégémonie occidentale en préhistoire : un rapport d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655058v1</w:t>
+                <w:t xml:space="preserve">hal-03949513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids de l’histoire des Sciences et l’hégémonie occidentale en préhistoire : un rapport d’étape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Dental modification techniques in Neolithic and modern Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (4), pp.103193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949513v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t>
               </w:r>
@@ -2576,2071 +2576,2083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Claude</w:t>
+                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auetrakulvit Prasit</w:t>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naksri Wilailuck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.305-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981689v1</w:t>
+                <w:t xml:space="preserve">hal-02469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open-air Paleolithic site of Mirak, northern edge of the Iranian Central Desert (Semnan, Iran): Evidence of repeated human occupations during the late Pleistocene</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bondetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.101855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02283751v3</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenoble Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Burdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The open-air Paleolithic site of Mirak, northern edge of the Iranian Central Desert (Semnan, Iran): Evidence of repeated human occupations during the late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Julien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.465-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469290v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02283751v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Mauran</w:t>
+                <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auetrakulvit Prasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159816v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an outstanding Hoabinhian site from the Late Pleistocene at Doi Pha Kan (Lampang province, northern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ara.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a new open-air Hoabinhian site in Luang Prabang province (Lao PDR). Dating and technological study of the lithic assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keo Oudone Latsachack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommay Singthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.142-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place and the value of phylogeny inpaleoanthropology: just talking or nevermind?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The UISPP journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, THROUGH TIME, SPACE AND SPECIES: IMPLICATION OF NEW DISCOVERIES, TECHNOLOGICAL DEVELOPMENTS AND DATA DIFFUSION IMPROVEMENT IN BIOLOGICAL ANTHROPOLOGY, 2 (2), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (second part). What is going on in the East? Data from India, Eastern Asia and Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1-2), pp.61-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assemblages with bifacial tools in Eurasia (first part). What is going on in the West? Data on western and southern Europe and the Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1-2), pp.45-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perforated stones of the Doi Pha Kan burials (Northern Thailand): A Mesolithic singularity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunisa Imdirakphol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (3), pp.351-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical identity of pre-Dogon and Dogon populations at Bandiagara (Mali, 11th–20th cent. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.289 - 301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An outlook on prehistoric research in Laos: An inventory and some perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
+                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 416, pp.177-182. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 416, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977574v1</w:t>
+                <w:t xml:space="preserve">hal-02977037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (third part). Considerations on the bifacial phenomenon throughout Eurasia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic analysis of the calvaria of Homo floresiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01325860v1</w:t>
+                <w:t xml:space="preserve">hal-01290521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (third part). Considerations on the bifacial phenomenon throughout Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977037v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the calvaria of Homo floresiensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An outlook on prehistoric research in Laos: An inventory and some perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommay Singthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harry Widianto</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290521v1</w:t>
+                <w:t xml:space="preserve">hal-02977574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laang Spean cave (Battambang province): A tale of occupation in Cambodia from the Late Upper Pleistocene to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4662,331 +4674,331 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 416, pp.162-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asie du Sud-Est : une préhistoire en cours d’écriture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Celiberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Archéologie tropicale, pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the occurrence of Stegodon and Elephas in China and Southeast Asia during the Early Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 186 (6), pp.413-427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.6.413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hoabinhian from Laang Spean Cave in its stratigraphic, chronological, typo-technological and environmental context (Cambodia, Battambang province)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4995,144 +5007,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, p. 194-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence of old stone tools from the Mekong terraces, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5141,767 +5153,767 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (2), pp.109--120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Mesolithic burial near the painted rock-shelter of Ban Tha Si (Lampang province, Northern Thailand): Implications for regional mortuary practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The open-air site of Huai Hin (Northwestern Thailand): Chronological perspectives for the Hoabinhian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnawut Winayalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.127-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151567v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open-air site of Huai Hin (Northwestern Thailand): Chronological perspectives for the Hoabinhian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a Mesolithic burial near the painted rock-shelter of Ban Tha Si (Lampang province, Northern Thailand): Implications for regional mortuary practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourgen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.45-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143624v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ban Don Mun artifacts: A chronological reappraisal of human occupations in the Lampang province of Northern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (1), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreconcilable differences between stratigraphy and direct dating cast doubts upon the status of Tam Pa Ling fossil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Multi-millennial occupation in northwestern Laos: Preliminary results of excavations at the Ngeubhinh Mouxeu rock-shelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantalpilith Chiemsisouraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mien Lorvankhamd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.305 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1216774109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977027v1</w:t>
+                <w:t xml:space="preserve">hal-02977577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-millennial occupation in northwestern Laos: Preliminary results of excavations at the Ngeubhinh Mouxeu rock-shelter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irreconcilable differences between stratigraphy and direct dating cast doubts upon the status of Tam Pa Ling fossil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (51), pp.E3523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1216774109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977577v1</w:t>
+                <w:t xml:space="preserve">hal-02977027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dating of a Neolithic burial in the Laang Spean cave (Battambang Province, Cambodia): First regional chrono-cultural implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5923,300 +5935,300 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (7), pp.529-537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-skeletal variability in trace elemental content of Precolumbian Chupicuaro human bones: the record of post-mortem alteration and a tool for palaeodietary reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. del Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (8), pp.1784-1797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2011.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 8th-9th century AD iron smelting work- shop near Saphim village, Northwest Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanthaphilith Chiemsisouraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6231,1789 +6243,1789 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (2), pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité et diversité préhistorique entre Java et Sumatra.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Truman Simanjuntak</w:t>
+                <w:t xml:space="preserve">Solo man in question: Convergent views to split Indonesian Homo erectus in two categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/arch.2010.4175⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 223-224, pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2010.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225717v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solo man in question: Convergent views to split Indonesian Homo erectus in two categories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+                <w:t xml:space="preserve">Unité et diversité préhistorique entre Java et Sumatra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truman Simanjuntak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harry Widianto</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2010.01.018⟩</w:t>
+              <w:t xml:space="preserve">Archipel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80, pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arch.2010.4175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977578v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cave of the Monk (Ban Fa Suai, Chiang Dao wildlife sanctuary, northern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jack Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 220 (1-2), pp.160-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new open air Palaeolithic localities in Central Alborz (Northern Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (4), pp.380-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements préhistoriques de l'Iran. Premiers résultats du programme paléoanthropologique franco-iranien à Yazd, Damavand et Amol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bastanshenasi Daneshga Teheran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (4), pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousterian in central Alborz. Preliminary results of the 2006 field mission of the French and Iranian Palaeoanthropological Program on the Moghanak locality (Damavand, Teheran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beheshti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Reports (The Iranian Center for Archaeological Research, Téhéran)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (1), pp.60-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence humaine au Pléistocène supérieur en Alborz Central (Iran). Premiers résultats de la fouille du site de plein air Garm Roud 2 (Amol, Mazadaran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (3-4), pp.220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moghanak, Otchounak, Garm Roud 2 : nouveaux assemblages paléolithiques dans le Nord de l'Iran. Caractérisations typo-technologiques et attributions chrono-culturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (2), pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Stegodon-Ailuropoda assemblage in a cave of northern Thailand (Ban Fa Suai, Chiang Dao)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (3), pp.255-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (3), pp.225-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Shoma(Mali), a medieval cemetery in the inner Niger delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.112-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oa.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High occurrence of a basicranial feature in Homo erectus: Anatomical description of the preglenoid tubercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anatomical record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 274B (1), pp.148-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ar.b.10028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological description, biometry and phylogenetic position of the skull of Ngawi 1 (east Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (6), pp.339-351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The praeglenoidal tubercle of Homo erectus. Phylogenetical implication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTES RENDUS DE L'ACADEMIE DES SCIENCES. SCIENCES DE LA TERRE ET DES PLANETES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 322, pp.997-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tighénif (Ternifine) : description d'un caractère permettant de différencier Homo erectuset Homo sapiens«archaiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 320, pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8023,212 +8035,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the Monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasana Doyasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.41-50, 2008, 978 974 06 4564 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconciliation des modèles &amp;quot;évolution multirégionale&amp;quot; et &amp;quot;sortie d'Afrique'...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'UISPP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8238,173 +8250,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noppadon Kitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Azizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirikorn Sripho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Claude; Noppadon Kitana. CU Press, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8413,414 +8425,414 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société préhistorique française, 29e Congrès préhistorique de France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville brûle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.256, 2018, 9782360121038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations Sur l'histoire de l'humanité Préface Yves Coppens. Collection Infinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La ville brûle, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientalismes. De l’archéologie au musée. Mélanges offerts à Jean-François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernelle Berlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Faticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Lefèvre. Brepols, 9, 2012, Indicopleustoi, Jean-François Salles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8830,51 +8842,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past vertebrate biodiversity of Southeast Asia and its relevance to ongoing environmental issues: current limitations and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8920,1450 +8932,1450 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Claude; Nopadon Kitana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CU Press, pp.254-280, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseurs-collecteurs de scoops en Asie du Sud-Est : un retour aux sources antiquaires de la préhistoire ?</w:t>
+                <w:t xml:space="preserve">Le poids de l'histoire des sciences et l'hégémonie occidentale en préhistoire : un rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04021388v1</w:t>
+                <w:t xml:space="preserve">hal-04012570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids de l'histoire des sciences et l'hégémonie occidentale en préhistoire : un rapport d'étape</w:t>
+                <w:t xml:space="preserve">Chasseurs-collecteurs de scoops en Asie du Sud-Est : un retour aux sources antiquaires de la préhistoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04012570v1</w:t>
+                <w:t xml:space="preserve">hal-04021388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fossiles précisent l’histoire paléogéographique de l’Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.52-53, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qaleh Kurd Cave, a Middle Paleolithic Site with evidence of human remains, Avaj, Qazvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iranian Center for Archaeological Research. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran Palaeolithic. Archaeological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (2), pp.22-34, 2021, Iran Palaeolithic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un hasard sans gène. Commentaire de La Mal-Mesure de l’Homme de Stephen Jay Gould (1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Late Paleolithic animal bone assemblages. A new perception of méat supply stratégies for Early Holocene Mainland South-east Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.134-141, 2018, Infinie, 978-2-36012-103-8</w:t>
+              <w:t xml:space="preserve">N.H. Tan (ed.) Advancing Southeast Asian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUS Press, pp.100-108, 320-323, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977583v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un hasard sans gène. Commentaire de La Mal-Mesure de l’Homme de Stephen Jay Gould (1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
+              <w:t xml:space="preserve">Variations sur l'histoire de l'humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville brûle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.134-141, 2018, Infinie, 978-2-36012-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469185v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan, a new lithic assemblage in the Hoabinhian chrono-cultural context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Celiberti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noel Hidalgo Tan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N.H. Tan (ed.). Advancing Southeast Asian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUS Press, p. 91-99, 316-319, 2018</w:t>
+              <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02269985v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Late Paleolithic animal bone assemblages. A new perception of méat supply stratégies for Early Holocene Mainland South-east Asia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Frère</w:t>
+                <w:t xml:space="preserve">Doi Pha Kan, a new lithic assemblage in the Hoabinhian chrono-cultural context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Celiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auetrakulvit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N.H. Tan (ed.) Advancing Southeast Asian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUS Press, pp.100-108, 320-323, 2018</w:t>
+              <w:t xml:space="preserve">N.H. Tan (ed.). Advancing Southeast Asian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUS Press, p. 91-99, 316-319, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892192v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02269985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garm Roud: context and discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari−khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions IFRI &amp; @rchéo-éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berillon et al. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-25, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doi Pha Kan, Lampang province, north of Thailand: a new lithic assemblage in the Hoabinhian chrono-cultural context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Celiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd SEAMEO SPAFA International Conference on South East Asian Archaeology, Amari Watergate Hotel, Bangkok 30 may – 2 juin 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9 - Garm Roud 2 : une halte de chasse au Paléolithique supérieur en Alborz central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéo-éditions.com/IFRI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berillon G. et Asgari Khaneghah A. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-93, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives troglodytiques dans le nord de la Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supaporn Nakbunlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalismes. De l’archéologie au musée. 2012. Mélanges offerts à Jean-François Jarrige, sous la directionde Vincent Lefèvre. Turnhout : Brepols Publishers ISBN : 978-2-503-54444-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene Prehistory in Central Alborz: Preliminary results of the French and Iranian Palaeoanthropological Programme 2006 on the excavation of Garm Roud 2 (Amol, Mazandaran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10373,180 +10385,180 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Otte M., Biglari F., Jaubert J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran Palaeolithic - Le Paléolithique d'Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford, Archeopress, pp.101-108, 2009, BAR International Series, 1968, 978-1407305011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Néolithiques des marges saharo-sahéliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestel Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garenne-Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. Ministère des affaires étrangères. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies, vingt ans de recherches françaises dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose / ADPF / ERC, pp.317-320, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00154298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10556,98 +10568,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hominidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’humain. Piette A., Salanskis J.-M., Raulin A., Rivoal I.(Eds) Presses universitaires de Paris Nanterre. ISBN 978-2-84016-310-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10657,159 +10669,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Southeast Asia to South America: Intertropical Comparisons Through 3D Lithic Technology &amp; Anthropological Reflections on a Unifacial Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina González-Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session Tropical technologies: global patterns of material culture analogy and homology, Theme 7 Archaeologies of the Tropics, 10th World Archaeological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cladistics with geometric morphometric data: comparison with phylogenies inferred from morphological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10851,73 +10863,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLI Annual Meeting of the Willi Hennig Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Willi Hennig Society, Jul 2024, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Cladistique aux données de morphométrie géométrique. Application aux genres Pongo, Gorilla, Pan et Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10949,1339 +10961,1339 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1848èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2023, Paris, France. 2 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.11429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A point of view on bioanthropology: In Honor to Professor Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in Honor to Professor Asghar Asgari Khaneghah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tehran, May 2022, Téhéran (Iran), Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The funeral cave of Laang Spean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophady Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEAMEO SPAFA International Conference on Southeast Asian Archaeology and Fine Arts, 13-17 December 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bangkok, Thailand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26721/spafa.pqcnu8815a-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Based Bioanthropology: Palaeoanthropology, An Overview Of The French Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop in Bioanthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tehran, Feb 2021, Tehran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the first campaign of excavation at Qaleh Kurd, Avaj, Province of Qazvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Annual Meeting of Archaeology in Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Mar 2020, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second and Third Seasons of Excavation at the Paleolithic Open-Air Site of Mirak, Semnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Annual Meeting of Archaeology in Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Mar 2019, Téheran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Hen Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doi Pha Kan, Ban Tha Si (Thailand) and Laang Spean (Cambodia) Hoabinhian animal bone assemblages. A new lighting on meat supply strategies for early Holocene mainland Southeast-Asia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd SEAMEO SPAFA International Conference on South East Asian Archaeology, Amari Watergate Hote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bangkok, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Palaeolithic open-air site of Mirak (Semnan Province, IRAN): Sedimentary environments, climate record and age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomy and paleoecological significance of the Ailuropoda-Stegodon complex of Ban Fa Suai (Northern Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jack Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasana Doyasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new old material in the basaltic region of Lampang (Northern Thailand) : a techno-functional interpretation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12291,379 +12303,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships of Australopithecus, Paranthropus, and Homo using integrated traditional morphological data and 3D geometric morphometric data</w:t>
+                <w:t xml:space="preserve">Testing the phylogeny of the genus Homo: cladistics, morphology and geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. 37 ((s)), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133pk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440906v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the phylogeny of the genus Homo: cladistics, morphology and geometric morphometrics</w:t>
+                <w:t xml:space="preserve">Phylogenetic relationships of Australopithecus, Paranthropus, and Homo using integrated traditional morphological data and 3D geometric morphometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Simon-Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440877v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pétrographique et physico-chimique de deux corpus de céramiques asiatiques (Laang Spean, Cambodge / Est Kalimantan, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forestier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12673,104 +12685,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview en direct de Mathieu Vidard, émission radiophonique &amp;quot;La terre au carré&amp;quot; du lundi 3 janvier 2022, France Inter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12780,1141 +12792,1141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP. Rapport annuel 2023. Fouilles et analyses à Qaleh Kurd (Qazvin, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2023, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP. Rapport annuel 2022. Fouilles et analyses à Qaleh Kurd (Qazvin, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kurd (Qazvin, Iran) et Mirak (Semnan, Iran). Bilan du Quadriennal 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares - Université de Téhéran. 2021, 85 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kurd (Qazvin, Iran), Mirak (Semnan, Iran). Bilan des analyses réalisées en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modarres. 2020, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kord (Qazvin, Iran), Analyses et deuxième campagne de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares. 2019, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Mirak 8 (Semnan), mission d’étude / Qaleh Kord (Qazvin), première campagne de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares. 2018, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - 11ème Campagne, Fouille du site Mirak 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares - Université de Téhéran. 2017, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - 10ème Campagne, Fouille du site Mirak 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - Université Tarbiat Modares - Université de Téhéran. 2016, 38 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14061,51 +14073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05516314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon-Maciejewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthumporn Deesri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102684" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Saint-Aubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Saint-Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Joffre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103193" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Maurer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09558-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Codeluppi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.102996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawalit Khaokhiew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Oudone Latsachack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sommay Singthong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Imdirakphol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01290521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celiberti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mourer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQB5FWZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgen Davtian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;tais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216774109" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalpilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Lorvankhamd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.11.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153983v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N580N5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Maurer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrientos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Carmen Ruiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ408D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arch.2010.4175" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.01.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rougier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTK61KDV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.b.10028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315103v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307724v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Kitana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Azizan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ackerman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bellagamba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980575v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977583v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auetrakulvit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sophady" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011104v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Nakbunlung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Albaret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestel Finck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garenne-Marot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977592v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769321v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306201v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11429" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814404v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophady Heng" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.pqcnu8815a-14" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440906v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660318v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926167v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05516314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon-Maciejewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthumporn Deesri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102668" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2024.102684" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Saint-Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Saint-Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Joffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Maurer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09558-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Codeluppi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.102996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawalit Khaokhiew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ95ZDJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Oudone Latsachack" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sommay Singthong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.05.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Imdirakphol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01290521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.11.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celiberti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mourer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.09.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQB5FWZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;tais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgen Davtian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalpilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Lorvankhamd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.11.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216774109" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153983v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N580N5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Maurer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrientos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Carmen Ruiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ408D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsisouraj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.01.018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arch.2010.4175" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rougier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.716" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTK61KDV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.b.10028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328093v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.694" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315103v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970411v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Kitana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Azizan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ackerman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bellagamba" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012570v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980575v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auetrakulvit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sophady" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269985v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011104v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Nakbunlung" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154298v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Albaret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestel Finck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garenne-Marot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977592v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769321v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11429" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814404v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophady Heng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.pqcnu8815a-14" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029185v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660318v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926167v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>