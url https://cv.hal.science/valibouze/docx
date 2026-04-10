--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -570,168 +570,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F4-invariant Algorithm for Computing SAGBI-Gröbner Bases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sajjad Rahmany</w:t>
+                <w:t xml:space="preserve">Computing syzygies over V[X_1,…,X_k], V a valuation domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.01.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Computational Section, 425, pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114025v1</w:t>
+                <w:t xml:space="preserve">hal-01072255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Fuzzy Systems in Dual Form using Wu's Method</w:t>
+                <w:t xml:space="preserve">F4-invariant Algorithm for Computing SAGBI-Gröbner Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marziyeh Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdolali Basiri</w:t>
@@ -749,380 +736,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Rahmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40815-015-0033-4⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 573, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141203v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing syzygies over V[X_1,…,X_k], V a valuation domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ducos</w:t>
+                <w:t xml:space="preserve">Solving Fuzzy Systems in Dual Form using Wu's Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marziyeh Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolali Basiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Rahmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Computational Section, 425, pp.133-145. </w:t>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.280-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2014.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40815-015-0033-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072255v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel computation of resolvents by multimodular techniques and decomposition formula</w:t>
+                <w:t xml:space="preserve">Algebraic Computation of resolvents without extraneous powers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (5), pp.1-21. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (7), pp.1369-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218196712500439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694906v1</w:t>
+                <w:t xml:space="preserve">hal-00624447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Computation of resolvents without extraneous powers</w:t>
+                <w:t xml:space="preserve">Parallel computation of resolvents by multimodular techniques and decomposition formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196712500439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2012.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00624447v1</w:t>
+                <w:t xml:space="preserve">hal-00694906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plans en blocs pour la structure de corrélation NNm</w:t>
               </w:r>
@@ -2187,248 +2187,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separators for Polynomial Dynamic Systems with Linear Complexity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Haddad</w:t>
+                <w:t xml:space="preserve">The Real Transform: Computing Positive Solutions of Fuzzy Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology 17th International Conference, CMSB 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_30⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Fuzzy Computation Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.351-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008362403510359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318990v1</w:t>
+                <w:t xml:space="preserve">hal-02457335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real Transform: Computing Positive Solutions of Fuzzy Polynomial Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Marrez</w:t>
+                <w:t xml:space="preserve">Separators for Polynomial Dynamic Systems with Linear Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Benkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Fuzzy Computation Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.351-359, </w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology 17th International Conference, CMSB 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trieste, Italy. pp.373-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008362403510359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457335v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et implantation d’une méthode algébrique pour résoudre des systèmes à coefficients flous</w:t>
               </w:r>
@@ -3651,178 +3651,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs de Groupes de Galois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Galois ideals for computing relative resolvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium on Numerical Analysis and Computer Science With Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Plodiv, Bulgarie</w:t>
+              <w:t xml:space="preserve">The Fifth International Symposium on Effective Methods in Algebraic Geometry MEGA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-F. Roy, Jun 1998, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622246v1</w:t>
+                <w:t xml:space="preserve">hal-01617378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Galois ideals for computing relative resolvents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculs de Groupes de Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Symposium on Effective Methods in Algebraic Geometry MEGA'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.-F. Roy, Jun 1998, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Colloquium on Numerical Analysis and Computer Science With Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Plodiv, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617378v1</w:t>
+                <w:t xml:space="preserve">hal-01622246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4692,64 +4692,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Algorithm For Computing Polynomial Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4950,265 +4950,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie de Galois effective : aide mémoire</w:t>
+                <w:t xml:space="preserve">Séparateurs Algébriques dans la Bio-systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Ben Kahla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467396v3</w:t>
+                <w:t xml:space="preserve">hal-00484337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Lagrange resolvent by effectiveness of Galois Theorem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théorie de Galois effective : aide mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602882v1</w:t>
+                <w:t xml:space="preserve">hal-00467396v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparateurs Algébriques dans la Bio-systémique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing the Lagrange resolvent by effectiveness of Galois Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484337v1</w:t>
+                <w:t xml:space="preserve">hal-00602882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolvantes, groupe de Galois et Idéaux galoisiens</w:t>
               </w:r>
@@ -5481,251 +5481,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps de décomposition de groupe de Galois PSL(2,7)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new tools for computing Galois Groups and Galois Ideals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.2005.001, LIP6. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] lip6.2006.002, LIP6. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545672v1</w:t>
+                <w:t xml:space="preserve">hal-02545692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tools for computing Galois Groups and Galois Ideals</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corps de décomposition de groupe de Galois PSL(2,7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valibouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.2005.001, LIP6. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Orange</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02545692v1</w:t>
+                <w:t xml:space="preserve">hal-02545672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de résultats sur les idéaux de Galois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul efficace de corps de décomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.006, LIP6. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.005, LIP6. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545655v1</w:t>
+                <w:t xml:space="preserve">hal-02545653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps de décomposition d'un polynôme réductible</w:t>
               </w:r>
@@ -5797,119 +5823,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul efficace de corps de décomposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Généralisation de résultats sur les idéaux de Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.005, LIP6. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.006, LIP6. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545653v2</w:t>
+                <w:t xml:space="preserve">hal-02545655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hacque method and the complete GI-method for computing the Galois group</w:t>
               </w:r>
@@ -6529,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-apr.lip6.fr/~avb/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850854v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-020-00770-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2020.01.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bouazizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949881850007X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziyeh Boroujeni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Basiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rahmany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151801" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-015-0033-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2014.11.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196712500439" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2012.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4W2DK0D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00589585v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363254v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8DM65H7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa131-1-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2000.0376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62HGJJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/bbms/1103055579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rennert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Arnaudi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(97)00003-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1993.1040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Benkahla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008362403510359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694912v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdeljaouad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Kahla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouleh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-60114-7_36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60114-7_36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4612-2752-6_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2752-6_11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.acm.org/10.1145/74540.74586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/kr/book/9780387970196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-9647-5_35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/3-540-51084-2_30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-51084-2_30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/3-540-51517-8_135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-51517-8_135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01766553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01666957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467396v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00565764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Orange" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545653v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaouad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00403452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-apr.lip6.fr/~avb/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850854v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-020-00770-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2020.01.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bouazizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949881850007X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziyeh Boroujeni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Basiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rahmany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151801" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2014.11.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-015-0033-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2012.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4W2DK0D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196712500439" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00589585v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363254v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8DM65H7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa131-1-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2000.0376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62HGJJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/bbms/1103055579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rennert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Arnaudi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(97)00003-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1993.1040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008362403510359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Benkahla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694912v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdeljaouad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Kahla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouleh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-60114-7_36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60114-7_36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4612-2752-6_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2752-6_11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.acm.org/10.1145/74540.74586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/kr/book/9780387970196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-9647-5_35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/3-540-51084-2_30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-51084-2_30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/3-540-51517-8_135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-51517-8_135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01766553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01666957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467396v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00565764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Orange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545653v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545655v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaouad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00403452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>