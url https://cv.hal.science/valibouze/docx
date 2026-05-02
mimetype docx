--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -5731,185 +5731,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps de décomposition d'un polynôme réductible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Généralisation de résultats sur les idéaux de Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.004, LIP6. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.006, LIP6. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545651v1</w:t>
+                <w:t xml:space="preserve">hal-02545655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de résultats sur les idéaux de Galois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps de décomposition d'un polynôme réductible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.006, LIP6. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.004, LIP6. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545655v1</w:t>
+                <w:t xml:space="preserve">hal-02545651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hacque method and the complete GI-method for computing the Galois group</w:t>
               </w:r>
@@ -6529,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-apr.lip6.fr/~avb/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850854v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-020-00770-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2020.01.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bouazizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949881850007X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziyeh Boroujeni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Basiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rahmany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151801" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2014.11.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-015-0033-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2012.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4W2DK0D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196712500439" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00589585v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363254v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8DM65H7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa131-1-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2000.0376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62HGJJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/bbms/1103055579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rennert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Arnaudi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(97)00003-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1993.1040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008362403510359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Benkahla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694912v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdeljaouad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Kahla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouleh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-60114-7_36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60114-7_36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4612-2752-6_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2752-6_11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.acm.org/10.1145/74540.74586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/kr/book/9780387970196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-9647-5_35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/3-540-51084-2_30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-51084-2_30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/3-540-51517-8_135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-51517-8_135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01766553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01666957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467396v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00565764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Orange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545653v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545655v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaouad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00403452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-apr.lip6.fr/~avb/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850854v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-020-00770-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2020.01.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bouazizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949881850007X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziyeh Boroujeni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Basiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rahmany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151801" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2014.11.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-015-0033-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2012.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4W2DK0D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196712500439" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00589585v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363254v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8DM65H7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa131-1-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2000.0376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62HGJJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/bbms/1103055579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rennert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Arnaudi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(97)00003-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1993.1040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008362403510359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Benkahla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694912v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdeljaouad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Kahla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouleh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-60114-7_36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60114-7_36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4612-2752-6_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2752-6_11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.acm.org/10.1145/74540.74586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/kr/book/9780387970196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-9647-5_35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/3-540-51084-2_30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-51084-2_30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/3-540-51517-8_135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-51517-8_135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01766553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01666957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467396v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00565764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Orange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545653v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaouad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00403452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>